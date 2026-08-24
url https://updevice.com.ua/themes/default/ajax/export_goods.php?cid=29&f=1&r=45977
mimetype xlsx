--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d419c053946bfa43ce88a8f7d8ff84c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f35a6e3f4d9c67aca52f092612b4f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba5b1fd9f6abb4d107f1b23b684e9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a79baf788c9353c2d08e8a051a44c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964c865fc66958cba98ea638571b9d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b19607a3d1b57a76392f4cb1c80526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a693212445f719e9f1e606eebcfd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80519020502a5ac18f0a018d2c74508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a756f21232c7616c2050cb2366aaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643cbbe8e2e4e8a882714ccbd37a59210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856fbe03b17e6780ef9c6091781e7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f960171ab08c4964e7407b6e3f9a7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedaa15ce1356cff8b950144509393e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fce6eb6528723e080a8a7f7a9330e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911d6f32fa833f848a5e97ef65ed6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b6df770d782b788035cfffca736c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d105c92d31e081c6138aafd172bf55817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ef5ea1460d563c690498a784283f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55ef0d897d24b5b3e11c6b2c537de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e51c6316af1aabb92ee4b4419f51320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289395b8f802c11ac2a75e54a698b4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551ed078d5c157547c388d9d7584a8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8774d02b80a29dd1e778c511761b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf68f20101bafd8b6f83bf9e12a38c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a603a09b3c6ce824120169b434b34025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b5118bbe6578ed5265a7497674abf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4ac272dd67936d171439f08b133327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5af1554d4224e1770cdf18a41f3af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35425fff610bef6e97d6e790f1ff4bbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a34eb9d2297b4548aeff4e6ba6eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510de541877b8044c7321a38927d94131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e8dee785d20abb4d9908a038741932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb8c0ac35bb68395ac97d105a0c4ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30dfc54c0a95b5e22e5aa274f2c42a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c48719039ac80de220737ca32a25bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92bf364285e0dc845737e190770fd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740c9e83e78b7ae049fd21b6afa1a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d0f39588c23d07aec3960839cff238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ae08ad21f257fa1cbfc437dd035939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512cdebfdc964627170053d345392b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d696188ce2c411dd0f20efea371641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d768c8fabfb370119ef278d7633c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf782d951af16031437d1c069d49d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890083978ac7c2f6cf8ad3a945047ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ecc5947f8af4042c39e5230d20a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5dbee7a87a577a4bb52074c56a2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cce390aa8a60a5d00375671e4859547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b45f838e54f47756cb831c320c9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c602c0bb3ffb44efa68a509f7a67a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c4257ed4a38d941c2f78c28ed89050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0c8186168649bc3c16786b37958651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc68eacee1b03dd3ee4ddb9602cbb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0312ebe3980dd52b65ca783488fb0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2e39718ed60bb3cb1d06636d457b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b09c7cfb83e257297e486b63c5b4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79941d7e7977c249717537c15d970956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c1ced30f2967dbb5f18beb8b1a3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d872eaafc98575227c56f5c7cd55d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65665c802e7aedd04372085efa3997c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9751f7336a74f24f663f343640afd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da435fc44ee6ba535d12b6637411a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2be19d040efd17ced895bca39eae4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b05ed0b3e7976b87bd1f11465575f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38902cec3d2f20076c3bcc8c0c59a0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89a39125705522ad6580c1493dc25465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e15db72a42f70082aa67ed081bd03566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a7555ba0f35443c36227ec9e7bac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf9170cf6a0ec8e813ba34a5c6f73a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977a99a9ee2b291199e6494547131169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b46041fc06b4076d8feb984b25777d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadc9f618f7c53cb3605a4f52dc3e8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6cec61ca01d1c62502acdffe940f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a0501d2e553a97e4047bed72f6d5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b4fdfeb7af05961e030443d1eb91474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd613de220def558cd38cc031094c5e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010d7cd41ddef6629dace220c12b84876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883851d76cb8ebd4f69d9bfd9cf13b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef47dec93d6000d5c7d066ab28fed678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a9b3d3f28434be6e588cb51594d3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef575d72575435e1205bbcd48e3ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d539698d5e77fae07325061cf17a21e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4fa8804ac1e91cec36bdce221bd5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472bfd66b9d69036cf3570dd5a0661383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f641a1e8faf3db405a55516feab8de84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad09f87be011f336bcfaaf42148c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc187a7fde8370cd4d1de257b501c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a1716c844823e59aac16a395b0fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fed74b027a8f9023a0e6cfb7537364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa562c994b32249b934ed372bc169a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95784f49fda9655e25341b5c8541286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90305634d809dbd008a14deb9ca98cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec86bdbe2687bd49eb792eda1c8ccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a644f1d465f6c953f02bb6abdf23a9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149077322c0288fbb93610addfea1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749997c3be006b632307df59ea4275f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f9ca67bab779c86baaa962e08ac8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae2ae9b6a34415b65da81ed6933b9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a968f0649189b3ab5eee4988ad584914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da82fb5891b1ac183bd2a1a33622115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8b78f6ad0c18ee253f70c48fb963a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798854782534c8977bc9aaf9fdd30217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2becd19be663b8528aac301820253d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c81b8751f7c493b0f0b0c254ae36919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd1775d8063b1b456e55e6fa9951bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300087d115015dbe967605e4956a2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7479306590f33e818f5aaa68cb4d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c8f8b6a1fab7c3d657b57c91f4c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0e89505d523450d246ba557c255424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b140e803c62239b0b63a104a28de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920ed53c7b74c08f9052ddc9f0663b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d46be312984d0c7234f48fe724153627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b290c75866be1218c44cdcd6f9d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a9e8f0bab0ecba98dbf5b4ecacf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03558c2fe70f4d664826f7d6ea85230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba816f2b0a0c8e8e167d9ca50d833b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb1b80f3c2926e8ace78bf0c18c1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b665f2d10098f7c4c7a876ed6e72a4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14192101d0b6c39ba9a4158c9b8d5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6894955f75db10af9b47723115b23235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9ab31e89e113586ee22cb53bb29f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cd87b161bb03514e89683c733aa1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc0df194ad317bf0f4beef39f72ebd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6da0acaa1e2c6b45d3f07efabd5a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fa2dac579224f763a395b66c0475340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb9a9aae0d48923c86f4735326d0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab995baae6f63de89ef3a6ec80f63042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307f90e9ff1dfa0df5d8962016ffc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cedeff8807232b84b748a1762ead344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a96ac22790e4f5e7129a8ba532a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847cc4ad40b09336dcbb851071df5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351302225044de94601a883a16a72d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea54595af1b61990be6abfa80504548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c1eb6b63db6f6856c5335925ae77249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc734314a30f70fc8fbc4d13311aa8a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f9aea831ad8257746a63f1bcba7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97630f78b0b0f3fb42c73357e84a26b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f32833e3541b798f9e6f6d0414f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094fba8d59f7c9d7f901bc5f8f524ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72c7196997b7e9a883b74e29d1dbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0586611ed072777f50ef71da21fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396336240792061c438e2a74981da8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a3b4035d14d84343bf860a298641f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce0c7678e919de0a9293558a0c92559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce259fc2704066a2364a6ccd36e577360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf09a78ff1dd75a1a62c3a7d4cc5ba961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9b9023f525063acf818a14ffdf0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42d482b83b20c2f1f884c4a735b6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db506364f8216137147cbd6d3425f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf627fda79ccce9c34626d4fe3b38d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48bacae9d154d9bc635a74e5506da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aa1dd88e835b02cf25b5f5794713367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f1a9f003fc7669fef87463ebdf3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae961190cc6ca9ceb19020473e377869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a383e5c88e148de72c4aef74592170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f119b9cbe0f1cb9b52e7f77b2155c8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a6b2eb5f6e19b67a82698cea069572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95bde7306b04fe52f7554582f1e18773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d3ef1474822b1a5ab8b6f3d422b6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda3f9a4c5e9297016eb493836d77875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5815aafd5624380dabdbb150e8ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497d6882fb1a62dd997a6cb0047337e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3f61c50f870f4304272bb02c705978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb6e9d4f2428245e39f7518c1768f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3752bf82df5c9985e9121557050ce980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b43a4bbd541303c1349d95c13d7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245d2fb0869c4e2e2054d4a8dd65f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2533144a91503772b97aa687fff5b2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8328adff43b07aa21c30b1de4da7184.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>