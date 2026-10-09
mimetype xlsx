--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffcccc96f71b7a4af70a325543b90d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b56f494d15eb2ebd93a5adc56a7e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94440a87ff9626e358ebe1605329c1033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192acc3163b322ad6fa2ba04e373abbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e4393936d1cfa57e1f1bca84c6aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad468cc6ed2fcb22a76f608d8949c8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac005268867404c74e7fef4f88b8f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181fa05beb2e86791f26432933a2558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445669d68fd827f558656a8e53f71ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532db03244fdbacc8b37b545754ee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56efdd9036d8b7568fe07f0f7b16c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea340dce63a1a23888e3452017a1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8803c9535910ee1cabcb75e632af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8bcee95106008f6227856e553a8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304702da3fc5fc4a7cc9cd232657ff9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd706696538587eb8c3205aeb8116a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb71dcb5c3db148e421f4d0fcac72dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf05d85c46e2c27ce3bb649c012eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd54ebd99fa673f4918d0038b6817d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae58a8f22d06e67a9eafc099b4ce1f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eef5641e05855fcf28e25b27d5ca0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32952388954be89fa202fb0ebe69d5bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb8c4bad57df471240841237a27aa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c06fb5cfdca27a054b59f4e02351824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd934b0a503ba905607eb1ea25a3cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fbdc920f0fd97b833050eb4f0548426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf04d9b6f8e804ebe8cf73686488bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a038d5fdacc29895295d913c21daa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d25ec53b2829d85dc9479cbeda2df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626a41443d60e14441c962613d4c5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc21f2da891f055b96bbb6945600331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae10a3ab70670df58925f261f6e5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302904d22b873293079338e8ffdecc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcbb4c466a6b737b56d972bdcc588334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b0cc906c0d2deebd27072b499e9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a4b7faef7fd794dfcf1a215927dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df07c8ae5174ce26847a0ad313b19537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608e39d19e3bbd11e76db208d8764938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27efec23a2b44d44cac3a35504fcc0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab3c62520c5ef4910921a4c76dd08b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb94ccb8b6a8dce7ca5a2f2cd76da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae29e12e98df5294cc9767785e775842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac1c8d3e50d568a95b2d9e8972f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c338733fc41d1cd990895acf6e266944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe88821f722ac0387ef6d027ddc8b0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b6d07059f6573755a2c7804abcbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7181fe50733a8c73aecd9ec7c64f9fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2af2212e61d48f2b2d187f8a98dc2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224dbe3ff414653670c9d59e6a0ddc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b0c99ff61a3b0a5eb57fe4c7ec86e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9175363ab53a5e63a1900f7b760d9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b1922afdbe81dcb41c436a3bd19652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7afbcdee55d0ae289932e56cd49c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2685a9a320b2726a45ba8db4200b7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2c1ab4566cffac8f31b407925fa355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ffc68c3344999df5c4a874b6701b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1420039a1b909e132ee327e40979357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf59bbbf596fb8d2b975fc959926358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2de39f124ab739f6ec24a64fe6d61f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0a774028be74f2d744f25db035ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f141a957092180a061384b0c2737861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a061264c95da1e2e1162c0208480b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e9a4a223915bc60615f0457671cfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4f4dad0a44618beb454c2dae980364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccf3f9ee1603c3820eae35ce0b5ffc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf241444ae1ae0602b60d175a27996366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc87ea57bc338db1e59b569dfe0a0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae317e59c2ac563489d03473b8e3c7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168987cff1972129c5276ce643e00e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eca27a3f294a3b6dff26aea8baedc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3556f0ff9e87d563ca00b47fa992db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035919e75f43a29ad337ed5939efb01572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7d032411fb9ec6a429fa3a24d2f6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c66b6cd60e6808261bc247054e75e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210edeab26c512ce769e37261fdf05c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b108f76b96e51eb114369e294bc7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1194ced42e2d729a7d44c2e18da3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d823937f6809727915769839bc2c3e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1210bdfb97fc60e021cc6c89add3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182f4f4cc15f013eca3e534690bb9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4094e385cbb2bf90db27148f9a341e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5afcbedb3e3c27b48c775b88014f282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad321fd8a91092a5d71f60d3ae3a681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ffc8dce2582eb9e3e91cac65843ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774fac0ec80803a512eee9b06328b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885b545d68c534f84d09df3c99764a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3efbda4b4936de8443abe0a4cd20ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48af130303a440f4edee00f6abacc5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dcfb026fbaa8ce080de84a8975db57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cca6ce2ed9c509c5a5f9398032ac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809aeea8992d862ff821c1d193356499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9367297a51335567a4084051fc7754f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff189ad94f5adcbe9e4e8e9821cfaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521426018ff5dfb92891d0f9f3c7e8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2250d0609a9d23b088c285f08870b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25cce3e12a8cfa4b5bba02b1017b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca825e2f9d2b5deaf11ce06be80ed0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021507b003ee9a778d279469da0254716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3544a0e3720eaa915e71a8bb751a3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b7cf5bba63c5fa3612af43cb1c81118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60d9ee3f87e46f20d02ee9208b6f6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecaa5b2f1965e3ac7e6993f7f829c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244175d4f150202e07b82aaa59d8a3c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b689dcf5a59cec336eb252b1a97a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a6686c300ec55d39ccd11dfc145723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6229017b3bd6e41cc388e5a7db6aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90d1879e1ecae980412db8cc5d11225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f38c5f7508b5e41fb1bb31cb00af626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab512796b17c5531dd28ffce5628c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5ec16be5019f9f2678d45cca6361b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2203ceae99072a16ef8393d771f8bd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edcb86fcd33131a04f96c15c2b605430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b243c839b4d9a05a9dee867401f1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021368aaab9190c7280908a149a43c7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494511c7afbc1c983cd872471abc71d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbecd215a232b2c637fb7bfba12f9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187545db6b0e026c0bd88a36d70eeb8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46eb478b259114f448e701757cb7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87701e2df428ce688899f5b3d0d5e5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221bfb787969b27951efb91c6c904a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52a2325696e05d7d178632c02454439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c6ba10f14096160959f6f6253da240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd418225fdad95aa1f2748b688ec23041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a12dc132b73fe7d4fd9bf719a364ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9caaa41168ce11f951b12171c00943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4375ccec410c8947ec805cfb342c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93490219ebaabc1e9f99939c981361d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f0985268d06ca2ae37d54ded1541746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316898ad20c4f13d7693a04a49cfb5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497155f7b00b5272a7bd90ee9c05eaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa58fa17271d76e445484a4c46caa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623634436ace07d97d31c37816045e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b18bcfe17bfd3ebb380bc3f38c33351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d04a7bb107bae361017c20d73a4e5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bb3eb175e08f379f6e02a99e47c8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023337f00370571eccf3af5297b54654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c93f6bd34db515e9f59b548b027cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92e89519bc840d2dc9f93e6274ae2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ed4f6b082e3b0b0dc741cd9174c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05709f29f79ae59df6d2a2453715b1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e1c5263dbf2cd2b04b292153204c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2793d82921220abe7fbfb6e5f52560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928d238afec1041c4fcb231866db3d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c087ef8c484c3284f3922a76ca06d9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de606f5110f0d43aac1684221e63366a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec16f56677fdb77a5014f204adcc9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb0ad81cc61f54c96e0d5c8a1d7ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fec195254c3c049598dc1e0de7ccc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe438b8359f1a5fa8bf984046053b6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7afcfc419ac7375b7ba3c805aac0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046174599cbf7be48e6575217629861a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf61d80459d6eb52fe05f84202a48ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a69a5d21a220bd344a1540a76897371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c989f561bcd07336542429873694172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad85a688693ec92578f192d877a2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e017c032f0b8d37269f4debf306859074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5247356333655128da6733bb86241375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d1b26fab6b4e4c14ef776542bed376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dde5b9cb2c1f5e8b4f78b1a7edd9bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68213771810e3eb0363b544fb4a2aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba930371024b9ab4512c5c9b6d3c62c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09ed28b44239ac2701eb87e7de61180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>