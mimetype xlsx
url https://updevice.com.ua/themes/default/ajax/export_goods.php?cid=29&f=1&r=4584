--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef5001752d9b3f4ba185757d3999c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00935e572c35567ea9eb2c898b5ca37d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959da38c0d2646624819585c30a15083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e0776e7ecee40c66c2341d1b3f2204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec52b36a4812af3420391935457dd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5bc8013ae1ffdca7db0c900bc86d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c367d95c41224f388ab6c39a80de147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677effd699a874d28d83d48261ea9afe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046459925362ec0d72c06d3f74b62a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e5f7cc5c29cf64ed0ea62be01a91510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902280ebb653fe3a66e1adee6cff9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573f29d532732a8e75c007b30224e8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e8a609ffd9ea101593a12d74bbc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3a341277fb41ea5302c2618c46f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e699e3bb73ab3fa289d4d06205ebe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5597163d6c1bf8f167b365e73e8dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06863073eebc37a64cdbcc3b974944117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf55cb8413b2b899a5e4bc14c0877d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b4e58cccc6067cc2e199dcf84c0ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eda25ff2012e4e9e1d97923a5976820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f469399cb0d226bc13eb8166e25621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1475c1018b4ba62365651860cb8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67234127b79bf68a5d11463b5609f3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954f2a3583ab870cac0bec64972fc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303783f96e4a256de412352d3cf00c4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa86b5188ce54fed77335ea6dd136726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01058febd58d7a1d3021dbbdb05f344c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442dce3cfc3b9c197ebb308f302802f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754f278b9c6bb5386480191d146f2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44b8d85163743256622b5996ce9b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d5fd4d630466294787cdd12e808ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920cafcbaedd1a38e0c659ae0eb8e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3585ebbc36c985ee08a620e6e1a0d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcc77261bda55ae839b0bd4c65f06734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52cd13c76920d18b75f3db81a903035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d047a00fbe65d4613757b24cfeca5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b33eca71d71cdea24261a6c4f3c7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e29a4df2bbc96f164dd3553bc42638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61550d0793ec7959e13fd3114a41e4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd1b7527174dadf52b18f070eb95e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2d208e3f066d0db29f0d44319b3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594473a0f6b5c4d0685dd9cadb751fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91994990ab72223bc9f51c08bfb609cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9bdfa2510ffa4622117c97083f48b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed5cc227ae54a984caa42a19fa42445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ebbedf2821ba2d879e1a8c079be2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6136f3fcb7fbec5da9dac437ea13e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b471f3673e3acdc4f463def81a31e1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d718805f1ba226a3571b558b934d74249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6716e03e4c0f781aa1284f67b4394650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fba386cee0c0d8728b364a7e024d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a503e6ac4d0135ab2bd617fb6a63c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684376403193e6d25919b1a4cdf6bb6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a5b4a6632e566fa5e23a7b675e00854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fddf6fe857c11ecdece375876c91d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0068c3e4d94e8a7263daf0bccfa2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984609c5e7d27d6ea7715d6fe4765d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7a906d6382ddaeaaa33033e75844158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb723fd92cc3a3e0cc156477106a8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3b99f1ef4376cf8b7a9999193dbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad23b57777109b83fc2cef6ab41859861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ac63dbda71a8e074803cfd81cb0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2196c080af65373f9a0ca4e18aa23db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46847c727d1052dcc7c59bbcf3d707e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0889146c3d256cee04431df9606c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1de22efd8e3c45fbbc742ede81cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d93a33be069aba1dbdbedbb48f3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2863c8285fa13963748ca1932e88768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02672eab51a6c381eab378a5a5e1e47069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695edc07ec26bb6d200e1a4d11fd6e1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd84136da478f2e28c077d56d937b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b461b6c3789c8a7810a366c493c33f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314c1325bea411a2172f4d4eaa0128973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace9947e0d9ce5fc8f267fe83f74cb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107762b0f8efa55e600770c7b4a0668875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a349165e37da4c1b22e44b03a2f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ad2b9f54f1c445836ea6fbf6846277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbcbf22505a23647755652efa4624678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15f4657b94c5bd147b63bb0f0a411d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3138520eac14edadb07fa29c5358c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a360e3a6b0e5d116b64ea42545026bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a297a422745953a003e90c71f99c0682.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad8f18c5e4b1f77d47c9170e33a321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbe69a66b20d487c912b13e33738482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270beb90fef47f6e1b3c8fd4aaa1de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f132026aa5533a9edbebfb78b055bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b60dd1bd18e2fb2afd19ce06ae185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e1c13ac2dc34a98a32804256319056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced38de55684e03429cf1d667d8512a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5070514f7e14bb3dbee8624b588c5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa5a34e7de933bd2aace86d5abdcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9d32883a3eb18dd5a4dd2df1048b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b086b1821bbac5333d3c21666c824811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d5d2d82ba90ef84f7b83c62fd68a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06adbb86de466c4a9415d1431b84513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc65c6f8a00b8c001bcfc415e22ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e640357ed095c7043752d6fee52946215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d481037a5aa710596d2ea2cf6760616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445cbad99067b6f082ca0e12f8ef41e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b56f76c6f8ebf148a8f9ff3d017aae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599ab849eeb1d1b15a3302b33df4a6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ac6bdaab4f492054cb0d325b630f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f75881373ce6707096bbc1f06e02e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48abc94cd98c1a836ef5bfe2087b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d8e2a76b40cd82aad13dd0322a9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ffb43e5ae7a561a88f7eecba480324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197de3bb5e7d09b52eaa14b8c1575b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba673174d64cdf94dad557a9810155226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d073fee698580077194fa28da054e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486a24dea769a3c70d7521395cd16a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece6f9c96b5d1be27cd85c31569e44629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5ce537aa874deb4a5ddc16e206a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3c034a95f4f6bc72d820536fc58f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2ac438b0aa57410738a8d1cf8c48432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6628915159fd764b03ef95d56960f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320579797ce936f98cbf8da1ef8832034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38c0c0a3fb2ed7df30d5831ecc57b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e05b6ca03f9c11556fe5a3c3c72a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4bbdf3d6211d500f17a1a26561cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783ea721566512c5deafded1feb627138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914a7380b75bd46ef2a9bb45dcfe58639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d118448376b48e68a512664edde5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db1b59e60cc2c7f0d869f669bb17841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364565f13529af631bfee3bab08d396c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0a47ec381be2e9758a3eff513fcc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007f62ab518a64274c53ff400f51bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15095196778c9539932c5b1fceba5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ee9f0bd3cd5957c219e21be45a0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84146f26d10fcf9e46bb0ec228221147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229b2af9fdc7724bc2049797a2500048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01185283adcfd6242c0fe1bc9eef0a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9f90ecbe719719919c07257b472650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177dc822a199eec9c9f5ef35089878f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cfeca23f7b5aad12b1d20c0de6ad952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820949e9c161049c6f1810966ab321653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c7330580a461b5a66eddffc93438954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a855c33d7e1832b023f75f7daee8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee331097554db6f5d0327a45194bc34e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d9d0043dc0c7a8e94393377887c0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910f5c521a2ad9157dd781a8293471258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01266db61df7c2a8b54273eaa43904e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dc162524cf710754e84837eb805e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d616d98508e12360e1031f6a6dff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f7784b32e15faead79a82f5e6d50962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1caa6e4db6592bd53c3563817635e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d105fb7d795b5498d7ac3db438ea064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2d6240e166189997cf74e39eb6fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56a16215c7dad5eb68118851f737666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92e0b65e8f429758c42b57ab06f2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba823ed9d278db5f46d8c1165912d1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678dde84388c4169c5470da676b4d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7bee0df6e3c2a8b4bc5666b12225870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424fd6a7f3af034693ba83d98e933a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed06e4d93e9177e7bef854be6f8be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5093e515f7bf910a4e49e98e383baa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61fe2a0ab8d0be68c60af75257dbc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6308676d9cb32e2fd4273defdae0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6742b3ec507245e715ea00edb29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd482092580a1de73b4b843657c001177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68445003446779937086a717ae1fefdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f12b3fd7e323260c874cd9b59f5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d24f22eca16a31ac1d1b1f8a4a767f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>