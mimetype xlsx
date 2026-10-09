--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4116e194039c6075896ed3fde69aa161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011defbf9db817b68f0c0a39b3c3dad52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af883852b8756fd9bb821a4fa72aeca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b1f30a6eaff3e80950adb20fb262b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dfdb03bdf894c847958977c5a760f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85259f4870cdf22c4328676b9d440816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961303ab94cce324d466d5b91ee44d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d0946a1e5ebe415350303f11129d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c58b69298b5c92a7c470bddcd41e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6d4116a5828a46ac29d22291013d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba468ca18ae68f97b3482ed77d6ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ab23750e9557a8ddcf0268d239ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0c57fa32f3586a1d768085d68f7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf8f185992ba6e82dcb8bdf603e8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858820cbba98dfbb6893d3b4340de70a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b36a01f12c22196ef3e35a185d0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0346bdf5175ad80154dabfa17ddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a73ffea8be3740a5ddd38e26eedf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61e8020903c98fe4034f410e4180619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102480f9c471a426996cacd5b458fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf784a38aee26986783632dca37dfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf7ef37c50d033b4fd91b8abd066122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea49084e12e6ec489f54cb5581cf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c94d3d767f9666f00a23b7d034fb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791e83b884155030f8fa1592fa0c95e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6723cf1d8cc8ed074d28f0458d8ee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8102ffbfc958f65266ed3e67bc9a9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44266a139e3eabef7f407dd36f01e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137767108e66b3a032cf73cbd294dd2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d02057801939e2a20cc1f80cf1325230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663cfd06e0bf23d14fb061a93924b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed7011dd033ad8f73ec81b8575de1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae02c6e814faf67d5e2f19cb687d7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b5086aeef30bc32b33042f6da3dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e517094d2eef4fd8e9b1a32abd5a7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8bcb7dc53aec4c487d9bab5579caf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906663fb83e69486b9cdc0849e67cabf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821bd59e79c2ab690c39aaea0ecdce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2c394a2aae1894b429f31bd1b55e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65b700a6a4e176d341f64d748711f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247737fcb1abe8e2d3c71043c86771f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4f35ec3f096eb2257fcc2a750962f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d812860ef7ba425c61e62b9caba7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946271010331862dbf2a442f00051fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36813294706f0d790ef6429b91e76145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b553013b2640d3266f45f49290d093446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1303b481132b1dc336aaa0bd763a6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded1e65f336d09b5eca2da0782ee12548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca202db3a8c2582f350b8f88e36ec1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da8264cb70bcbcaffbc974ac2076650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452889e45f4e3448834a79eac2da3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ff32a38bcf9c5dcad2dd69b9130952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887401c3a5ef0ade7d81c98404d933f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0129c7165e5694ecd9cde9276444854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12724bba2f273e7e2b7c8cae677814c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e024870ccd66f20afb5df8d0fd95856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aeaab6af44bb7b70a7e32cf49fc0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f941ec9667e656b9021d5e7c5f102558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1fa80febd52d46861105f9c5e1db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5152dcbd365e80c4f4687c3e6eebb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0f8b1ff0e07d3f171a95fd148a84c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c88aaa414fb77bc13508275a45316362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67861cc841680e1e857f7222d3768263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0b22c106f52714b5b0be7568323d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8ac80e89ef802c2d0222f2c80ff765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a9842da263478246d33eed99c5f6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6eca541898814be23ea2e28ad75c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c229b6b9d63673975b263a844ef59c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433deeaf1cc6c4b76e91a65f19fa65f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922695bd8c74836e0178e1106018b7be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b2f239b0d2775de548582e646363f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9cf9e26fcbb027918f6767888d4ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef9ed1f7dc0ee98ce4fa8f8f802f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b46beb4f007743c7df271866f5c1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ae08f79f949b4565c2fc870aefd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1909cfe03f8cc62a2021b097c682a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6879f709218f9bd448189930943d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ffcbf0401dc669f85f141de4ad2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704122e3ce6ed0a4d61fbf765dc9e5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656f5fc65384ac0e4d7a285281fba380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d4020205a6d12e111a41cf80cb4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b85539b33ba177da4bc8c8c3589e482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442aa4d9decde307ade8b7463e72c5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1764524eaa6334544497d6c96aceb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63bffcc609e486985c209bd337cf973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780910186586a6c665ccdaf1ebb21dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acafd9374024b0d3c403f1f824676c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8e991cfce89b557e5b9d65ce54de96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f7e27fdfd5133af97f81229c25ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc9a4f0f2772678a676a487f5b72a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451eac88c4d46bbeb67c7d5c3b0cd399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2099d892bc49f53b60d097e31d3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f11c66a7737e002262ead4e9a0998911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2259d32cc4d5633c1a4e3e4b1a8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de0d2c254cc58ca3cde4df9653110413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbcc03edb43b8e228c7edc8e7a981c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2f9efdb3d8433cd9377e98508b0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe96cc623ddf32c8b947fb50551ee116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0c786364518bfbe43a7dd0ea84df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995c213a5dbb07033ca80a27caab4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d3d882ce7576f4a8fb837f84d66419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24382f01f94ff1d682da808dcf8a90e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac5725087170e20303e49497c4900621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7000674e102017f7b2aede5e327e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3959f59b88aedbdca1c4f85424535c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6a5e34aee1ae0f976f82047c14a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed024eea0a82316a27ddf6036737108e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9109db815e6ed49a564d0535c2873c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e34e247b50a458aceb2f5c8dd9a5d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31069840d79d1b8798ee6a0f0be1d46128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25df19ba3cdab406c06ab8a3ddb5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26994bf8a4dda519f7c77514b5c9f0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5fe2b84d0d9e03c181072aed3b95831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2111c77b812b5da18b6ce6760dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa9a3eb00c87fa6b2f12059018a6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d413eb1705c11216f4fe5afcf572d9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab627045402715c6fe11b5c14bfe3ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b586d0c5f182614da9f7cf41830d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edd71dfc4aef3d6fa7d27f780ebe9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a94ff4990228ef5972d9951b673838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c940fef438cf2c60ac239108a85a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352c4ddcf12007d7626248a05cb8fc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379a434ae034c039d47c3891dd4036341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a2aa452d9d5f4105f2fe2a16e8b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed9dbe4b34b69396ee239ca47e1e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c687cc0cd91df8f6abdccffa085244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e9245a0acce2c7becaeac728ca2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb5a0281f1a73cfd6ffad1849c196f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306ce6e7b129e5bdfcf98e7a0dcd2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d973606cf4d7bdbbe3c0cc8220eeda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db158b762bae401878331381966289a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207427630af1324c1750d0de0c45d2e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf53b6f0003fb15fb265491e26cb1ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663317a303abab22f672aebb7bf47a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2f6e8ad5c4ea8667861b04c2d9e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ac3b8b62beaa8780ef329dec75a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b118a6d32e8103c7f38000cb1bb6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586b2f65dfc949375149e3047e557356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3f75c7f890c7ccc4cba0b2d82d6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875b0c5c319fcf5d50bf6d7d0cf8f8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b0dbe73cc097dca7334dcd0bcd5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109cbbbd51f12a2a5166b6a109326fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ab0f2c54dbc0c7aef0ce6a1891b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbdcac9d220e5e231e6e28e329674a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ce5c7ada9ac379ba9e423d36a33563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135082d6854b0e656dc8cf02c3b629a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd4c3b85df63752bb26034fc0032065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7178b168c442de9da6dcccc9a3ab866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3023de7be05124618f539d251ee8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f668427ed2570fd6cf1d2823b246468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5880471d5fbfd3c37eaffb72afe32669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769571c840a59410447ab82389d4ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882139a5b82d667e7cf031c59fba5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0277af339b19f653bb9983afeefb4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f20505e7368ec0034d473a0a718e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecaf0b50f1721468a5c814e2b9a4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eccc0671909c94d40d37c93d47cb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39becdca88e9fcceafd2a50dedcd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e397022ebc243f0dcc63cae4cee8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06222bafd4c1c0853fd1787dca2a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9a33647661ead30579e09c61209e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd2b8d5d0f749a2f4abd45651e1dd880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>