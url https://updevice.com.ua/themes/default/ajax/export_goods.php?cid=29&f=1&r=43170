--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d3ef02a661b52cfe62ed9561bb6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582c0e145298326420785efc3371bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8dae78063a361a947ef5e3503bdc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c37a922f66aacc613028b06de1ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2acf07cdde6229cf13b1d69d20d095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457322ebd7b356974149cbc830150976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7f438b0a74437dabd5d35dee1f3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89fd69479f7a8e043abbe18ed35ae28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a190570a96972ca9e76caf07a8bc789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49614ac967fab0202b626e68a3459fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d65b4daaff8d8be831ee993f8a38211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c93d4d99b3212c91ebf986af0692f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9c3f882f43e660f7bb9d4ff0972913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1aa1f84ccf280ee052cce4e874d2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d31ae39389fcac99bc0814f6d3e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b138c7809446398e0037063dbbef10d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e32796bbf0496e2302ba1ed6c909e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ab8aad19ac4b5f3d777baee8a66618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc18f5b0c8f1e2ce9b216d2139b9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3c0e474b824307d8fbabb2514ea2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390fc5c293f388ca1c60f88d5695b3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd50d7f3bb3aee234399e03b515fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd4fa3c4f9c1d6bf57c46386c399e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb1302093d17856059bbe73ad73cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60867a52d15ccbf4d78c6cc8fdfb7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be6ed93f6ebba525faaeec15a91fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d3c222a3befad7fca2d633e0c3d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e600c37121508644fa380f9961daa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8330dd7e526958cd92a12e347a71ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d7b4e939184ae4dd662b75bd1b94730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd88d568fe556748453e8b35ac7858a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c05be372ea2cb40249e967599894d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25a2673167e4802d2ac5cc6aa16f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb880e83649b82ce71bce23d6e8e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba46f0d3ac48834f26abd593339e8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a8d612bf441cc6786de90886fd25936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51320ec7f67b7341de529225147e1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea39233435740ee760ec19d5c190e9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac117402eea8001c6f0269734f79012d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6775dd9c9b8e54400523870cc825e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d2a7373e4719dae055783082d24941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac1dc69b40488e4f37510a6f029d8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7cb8c6aba0758e5c6755d5b34b81843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2f8c7aae92d38908a46f1e1a10b5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99154c2316d6e069b8c10613fb8ca745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d88ecc16f3ac214e85dd11140076e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b4414e6555c6901f0a4d65299b5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caea738660845434728722c44bd8fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6a4da1742054b9cb02c1f67ffa33849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3641d959c7c0b39159738cbb2f5a7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53bb8da3cbb39de9662e97619126b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82446427a2dd699d45e1fa1f23f6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc58daca9058eb4e95a6cbc09903b7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86698ad9dce210e102033e70d07cb1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54d5a4236fbc0437f1417996b1b8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899574e1115252018e1c1e9fe888cae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63a8188e784b266a597dc84de723c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc05828df1032b138f4b06d111c63158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cbda04c10b40180cd337c606f504059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138728e6cfc55f67bd49c205704e8ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40161d4b1d6d770d25e6059702d4ad661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ab22a7122438c0a0397a55eb8e8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c886d3c1a8c9c54ad53162644161d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea5a90ea3b1c01d09eb033b5380b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f70011f183626eb5c2ba52eb4bca7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b20f0dd059a9b87f23db89fa967666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfee4729da4d77586132bd50020ce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c475c8cf17f3ab86b8fb1a02c3d9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec3ff280336f2ca662564d84afbc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd9101dc09e428b64e3e73632728f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c0edb05f34737e688b3451441604f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf16c85750e9e79cadbe0ea6ffaed3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7eb70baf2ee84948fbcc3b04ff83d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933515d8115360f4ff557c8155588974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284491619d48c9c517eee8ee56db195b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ca8cafb203187fa4d668f54e227c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ae4664ede95599e3f3bb0c34792d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0a635992573297b65db66be14e80d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc49b4f10aaf69002b81219db0de21179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45855b91edb59e367d1ec7a7b2fcf9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eba2f34bcfc7890380e68dd0a04fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc92e3e3462f65e36090818e238e6ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2331670bfe59f3662fb3cf8746b4f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ccefa41460b90aa2b7a717ad082b684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e99ba6d0e967a6d7b6e16726bf98b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47310ab5ac9c762ce9e37865488f1952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f2367bccbd60dce0282bc52abe3493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb99887d295e0a8e09167c74aba254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacdf21be68d6dbea192a3ff7da755f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2044f7099e6a9be5c564d4d58f1f196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6abd549c35c1b59cdf3279c296a6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af69e686d737d98711c77e39a819fca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15a66656ea9961263f4a6d5cda50d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c26e29bb17d5e9ad89b02c501cc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90f13b66168982e973a5ba7cad54711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b77dc2efac17548bb5dfd9dbf763212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c64ede94eed4758d95a7e79ff326813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345a8a7b67fd87749932ebff30f39014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f7881ede9961658103917f9104e6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3519b504519807496356dbfcf4f8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e747277e003b4f64db2187b392faf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10f3cab0e9a15bcac687528431f0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda5d05b8baf620dc3f2225a2d6bb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3e604322f8e0a8a6b29955c17e3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b358d6d7f712e12323cf7e1659e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc9ffe071097db14e7668c116b0c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a333e502e2253128bc5c1ebd433e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e9f7a985d8a3296e6ad423ef9643024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194f05894b77afedf30f70199937d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5abd1e67b88d67d5fd1f8cc4eee7fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fadfe8497489de7801b9d8af23b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9787b239627b4bb6c3c8d4c5a5653b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b252b90a9fe36528a399fadabf4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e1537858184628a490653778282130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e4e97f9c8f6368303a858b3746c7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30be1f111abeb918db2cbd3d8783d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e8a985b1ff5de778cbaf693bff25933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d12bb0b6d66759b9cc30a24dec1f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00cdcc3fd01b4f5f8707aacf242ee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf63336f9380d87aa50bf88d2bebd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766969cd2d3b7e40e859c1e1dde1a6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52a167c4ebdbff0cb9657c72c32ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe529a81973f7d119579892d177bf9d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cdf5f793ee87078076d2958a48e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120c0aa7123e710fcf42e3d49a8f3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573de55c62b89015ca25e652331e4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2387d07f09c71b6160a704bdefdc2e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc7a60211b73a3257a21eda21a82444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cf491454b097a4680781f2cdb284845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb18ab7041ed3929d45ff887f0cd8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3dde159e678192b271e31fd9b62c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0d3987cc792cbfb4a6b7f9141d0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6b8d14d938785cbf632dc3749fed849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea81831bf6ea0138fb4183712e1f5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9dab31a6737faf8d6790c574865c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ccf78d0b96d79c5d42cdbd48a2af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711005e39185f3cf68928bba101321e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cdb74393ed37775a15851aaeb0d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a62cf9da183277fb787f5ff25b893b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a6d17a5bc4aa6cbe442c362207f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6241733275f434178dac74b25e401d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f2e5cc3080427cdcf99deff132c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3cee12d3bce8318820202d75af5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa7083a92eb4301ebb5dfbe71882260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9995cc37e15a557b2188a07dee1b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9084be126a243df9d9f8a1fd379c49262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f54601c27199a5b108bf7f36f31f1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c97ca9704d2a9640e0d1b7324df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615bffa5eb7d71f816ca95063453c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c163ca25b4656a3875fe16a99e7f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267f56337fddc287a2394b74e424ed467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f15defbe34380e6878441a4c1694b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590fd8f2d047a1db50e4f1372bd73d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c2614dbad68dd88dbae08aa1a0f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6ee7301b0135e06d5de3cd3c46af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e848f747572d7584954509fa6b8ecb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07899963f955de892eed101dbfdf0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065be1374ac299c43474a2637f91d3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc7f07bbe61eb93305d27ffbfdafe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e08ec58fecdcbab48e1eb5b644de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae212540a644d161fbb9627f35bb66e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68859c69159f30d624f5cbcc66b2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5acdd277f50204e81865f54bafe2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf05c7293b12b82085378ad51efcbb80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>