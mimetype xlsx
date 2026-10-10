--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eddd60d7579e666ad00f56644d9a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235d503af2aec78ddd7f019271adee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962dced27225daed77b4ec75ca54d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd879f038684256f42357e7fa92b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb51676539876a9ba84d106a530ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b26d5379bb7843149e9ddf49f3fe96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55bd4973babf7e712eb00028e460657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae48d80c3ffc10a4633ff31f980288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4075eb15931d5e08e4eccb24700dc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a2959d97012f33c5a9b60c083084610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a15cd222f4e1da7446049f1fc80211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438ab68e03371436e4c842841d5bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458d2a91099e8533506ab1a41a825e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca060145e377e377200ef3724dadf0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a10a862d7b8878f23b7548fbebd2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0d7c11cfbb86b5209ed077b98815516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efc44d10113f1747a1603831bb38817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bffdf21b4f85f9a0f350961f02546a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f85c9df6a345980e68cef60bf5b8e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed4458158e4e9dc6c2a7f86054a01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba55c2390dd81eda7e90ba8d3ce47f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64aa1dfb41252bdf5ad1d104aaca8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f20fbf1c493d68c56492de8fc21223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac408b732d22b55d10bec7a9ce9b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480674214763001a9cc56f6f2b4501b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ea47f2f8fb8c01b4964de40e7711226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771f760f975f87c3df1281827f828327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622e8f5c403dcbe0fe2375e054040128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3352b93fe62fceb0f4d15c34f22982d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ad1e61ae8b3e42487aae0cf07bf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23ef7ef2e56052666fa1a7fa90d7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4820048b1f181790f6da6c683cb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e72d8238afe5c0356fd33a4801ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff178321f54416af549dfe33cba71a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d4179605b9888716e6f1d6c3f69b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf599370e09062653bc01aaab69860436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a088d1ea8fa36142ebcb1da20c93fc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51defa5445d17985338975d05443f2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a2c1c0b1ae3dac3d0f7857270f2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99d80b3e1ff37f4efcfe28615e2f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1f82ff69d47d6a7abab14f6c5323941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582509e6434263ffabb198ae75ce94242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498da8ab2a4c28518c8d601b76db1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d314b96f5755609a2d3b29e0ae9b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c0e394039f26538b82ad1c4cee5c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aea881df5bd516b250102d016de5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a7c2aa39715867b10b9d4a9305a0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d322d21a74d5faf717cac645a29f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a14982e702183d4517a86710cc0a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc785e5b815eeafdb6a29abcfb0fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4d7130682c514c0bbb6fad23403b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4c3a94c62cde4822129e25552c76d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09841df7da2e252b899b0f3a4f201f3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6878185715baef396f29e2e7f1fe8d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfae48a16b6c420ead30060c1ef1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11339853b136aa8f7926ba5036bcef756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f9c9a3ceade49e9802d16d75b40d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8bdcfe24ecbdc33cf21a07f99844158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723cf53da49c220f0cbc0264d9b75a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9928c3433de3e578757a90824b8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bacf4d2cf7d09646dcbda8e2ace2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0757216fa84dd8205efb44334871962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd9495f8f5fbf5d3b25c33167393163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318daf717e942fc07bfac5ae6e93301064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e5cb09773e634490e6317b025efd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6bac05cd0f0c22b55f6604dd29f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a22865290d88048500231d17608b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b7559b74290d7be0a5efe5a21fd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bdeab8653f2624c2a5b2e795230869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8240f39753408229999640c97bf1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec54f23c878f69a1f0b1b10d6887371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba738eacd52fa1c9739f3c70c94f1c0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990defc11263e36241a5ac134ad9bfdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59be1b2f993367376bb5ea0e6fab174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc265dbbf0feeb64113f473b9f01e5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fe59fca26fd45d1e6094d00abcd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e499cff7e35caa04b70dcde97f0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219526f3f1fe89b77197f9e518c12f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6a5cbc0c5efc9b42d7e143b45c9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22261bb69e64f01a7a8a2ab88865a13a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2eaddb49ce3d966ffc8704533f22a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3618948bd52b7a4a5c94c749891982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a488f71f8a830ceddfff958081184a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ed3ac3a7ddbd2371444d6732087284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9f590b884283e79b0f9ddf0e67751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04293410cfe1b86c198c1ade859de1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0096d458469406155280c354a0549a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa7f26ac0ed7468c5c6a32c2637f1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdfea4b7ba3352cf487572279f96f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b183924fa2fc2687dff86a1c3f88f376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c80fc12b97cef1c308571654bbd207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6b54a068f70bb2af994556e4fcd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc21f908e16685ddc3a817f74d22939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997644418a08786869452ad9027b39010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e03635959e0bc122aa3ccbc020d5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893e0a3c2ea6a3a6ab3aa79b8e646612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85e52f511efb301be64cc6697434913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08bdac02d6b2c962b52322eae2866a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef9b28b75c5ca075757ca900dfcfd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432d30a61ff57b274b019ac94b4f8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41f6efd5e6b195621fe12e35190fc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbefc4d7388e5047be749d8ae4d1ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9acc5b4dc0bb27f2652cec34d34fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ed311d41e56045a7671d4565535f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd78e3fbcf2daa00fe744e5dfe1a9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5dccb85367fa303604abf2dfd4fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143e8f95fc1b6d70841bf551614b8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f91ae17d3e6d9599e2d7401d7f0d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44573fa1cdead149bd85787da2d47ab925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be13536636213bdb674e57850f9f8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a67c2c47c49f8a35c93a0b14867027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed66d65a800f99fb95abeb762b89628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec750b9b6f913e6bd3e45ca082a0b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d97ec0653b6a1003b38f13647b90fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0889404c01ea84c8b134dc19ae13ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c83b46b0bb0fbe93850c6c3326e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6253e0483a59ab9d8185d0d071fc5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7689bc5dbc8626c02de028a829cdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ea0acfaf29ba735e72edb9c5ffb1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f273af915e583f1b1767e7c0ea1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831e061a4e82c8fa5daee0eed64961c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236d2a00d5911c8e24f641e8fde207e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc48b53d7d13a93cc943cbb75f81d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf0aee9260887633dd16daa075c44840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d06ad785189ee70e55ef871d1216941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94353a0bd0f401005e096b452d3120942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430b699f98aff7c2b98a6f76bcd307143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c15a9ee907913f5631411c1a1ec1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa56a4bdff0c6a7f0cd71cf6489fe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b9223eca14c7b897c7190357cf1d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5377bfd0c1e135e3725269fff03d69b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ea1aa51d2bbd2515bdeb9e5bc5af848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94ab6a04bbb9a94f7d18389818b5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8c7ded4887a325373ba020498c0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b600143013582dd0d8f624216ed951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e059871685972b4e456ba5187cbf5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829bf045abee9b49a352352dd2ed7d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458007f1be1260c101c8b58dbfbacef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ec12977fdb713bb56a8020a98c10655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395716a18c35c4c7171f5e37cca59a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a40e1aac793f3350d26c7d7d5612a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef342ac41c24da8f25a5c1089c3c27658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a2d4d8a89a876bd5def99cf7e637a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef685c92a3d9efd9f4d8d3077554a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b140b869c234380904ab785dca29461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f808e7721c66dd2cf8ef4ce767cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba9a517ca9b1a2ea7a37b6c7b3568e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53506fd97ce2c114b2a8939e192cdda864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec64ecd1100709cf660d16876f905f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e57a4236cb75d669935f19e5b638966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d08d728c75dd566067cfae244165167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758f1687b2329e4293deff2bf6874c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df40e06aab06a48c44cf461ce6bf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ba66f3890052a5c5c21f1320099870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb33a6ee6cd205d49ea8f3317f245071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59857848896ed243405a77fdb4c083f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442633890cfbcedbf097a0d4f6c571b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4133c29619dc56b56c1163b24e2ee174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283950c033d72d321e0e2e532861f48775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404426880bd61ba1af5520f39e00a4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523f9c8220944baf3c49d4b6a45f2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c4dc6b0f3fbf51710add32bddadbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b056468d7ef340d256b16b4ffca472479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15cad3a55648f541d8d128e69316680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>