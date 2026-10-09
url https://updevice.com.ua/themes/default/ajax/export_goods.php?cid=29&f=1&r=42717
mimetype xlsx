--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d359d733feb59ce920bbdcd2ccfd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6062f5838ae9c2ab98f2ade8aa28622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ad13de9d6cce614090249e8d70313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae9a611dc22abeed92c00bf18e60294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec804256edc9b19b0582887150c05a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175860fe4c3738a72697d3116d8ea516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168c1cc11f73f98bf5864cadf5142e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aed9c9ca38ef5fe86f25dd3c851b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17cdfaefe9dea102e5889c6760cad89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be7c26a57ba66552d6bc0fecebe6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a850ab7dd1d60b53df09bb6c7d49811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a839c071e6c22a385ec420fd501512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac548b9c5e586f48ada3f97051eba1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154e2786c66625737a7215e8c96eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386865348c38b166829446190f85b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e3f57d72aa6cf200c737421fe36e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b716ce6521b64f8b818fd7b61616c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d2ddad9b98778dd2b3015c5d750f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5220a990585780e5919ccdc0806be419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70909f61d2d98670b057a93e1e07fef920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979ae644b06968ce530d462607bf48121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406f96de7bb4b235dd434165641e6df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a41d040e8e1b069e70515e0df6ec2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af336b4c3f626c2bdb3e9392d9f01424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e6ad84c203c082709b4dbbf13ed3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e0ce85c9fbede6f60c3c458167d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9cc3f6c22ea0800f03fc9959e71b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3d6008634caeef333d1254c8104d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69facbd1a2f2291b51cc306f06d2e9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480020533610ac9e7c3c9cec9ebf229630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770bbb57dca190ba7d4ce6d08c8669a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6232744d1f1287f4892703ee9c8ae932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495557385fcf287a9cd6e72d5ecde52833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ded8faef7d5ffb92799375b951a41d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e9b329a6805860886b98b13f8e23e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2407753b94a94254f20356c6b07208036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8110c1f208c2ecac26f7fc6cd9c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272839b9ddbb6c370a949b817ec7802438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8953d4de1095ac9c4ac713a88417a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0ee2530dbaa6e5d0c50dbec1ed29840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923884f325a2b6937ed52f68930a934c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014f0fbe39be28a99a2eaa7099a97042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309944406ad0d29b0432f5d9e7a51f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57513e8ce1652632b5528dda68230a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee06ab367a8588ed9ffbf7b5baf0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d042b060cac076bba28dca282d026a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fae0c4490f451d56c1421d07eef7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4d2aa55eb6ea4b0d86032117df56748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aedd0459f29a936ba4de92a5308dd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3965429cb91f3ba609ee6c8653d5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7febefc902043cc6ac859890ee44d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c94d96ec1fef4f9b2ec60afc0247452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b83f02cb2be6beaa70345c8a704d2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e571d8887fc1ab07b4f3338b6d1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bc833327b8a2c726e70de2be3f2c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da15c74a2498a3c4fc81ee4f573c0ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62879ca67f885072854e0362309417457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d301249d714b773afa501c005592f2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00589044c318ac01ab70bc17ce0778c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e8cc3c1c71772d1b14efd2693b0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c7cbdb70df501e22a99d304df9efd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a4380c27395f7462fee09ad616b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa52b13569ee473d4ebbf466c183a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd3e29915d62bc06e5e6e8d70c98264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c532b81b3a34f146297459da6b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a950ba066f6322cff26991ca3de8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366ebaa99b0c9178fcf2b9cdf4eacc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027fa1e8af86732a7c87b227f496db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282133f4cf0dc41dc0025007fcc8fb4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08228760d61aa96da9a2d8dfcdec67770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba7cbe0ec720a93d76c83b5507a0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee506e9a914c40273cbab16720239b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48080d448c56a03bdad60d46c4251a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf24b366a46dd39b3301ccdb4362a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e7b0eb7e85aae06a8eae2db7facf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e53730dd0f855865f6a33c7af5e6a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12d701f4fe53ca86115a5958b196677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff77716f3f7da8a5244cf163a9840a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f093907557934045f81bcb582c22379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9571b2bbcf2bd3a84f8b36f51eb7d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f0c71ccf909e417d3c93f2f5a21e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed536c55db73170b07860885ae756882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391bb254621dd4e094fa391177d817f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ba201e382b4c268e5ccf6f988ab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023b0d81ebb70b57accc41872855f2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac9c396ae095197fa79624068d091b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b215d0786875f9631b3b86805376f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3990ab984fef6a5f7d9c6e8e6f40ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8520f355ea78000848bb691f2576f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce06ccbd1bffa516e4139120e9a31a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144c9e90f7cd1e8fcf744cc24ba5209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178fd039a6b1f173040e3bd0e30680e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a89ad0009417917c5c783999ba1ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3fe2a925abd833ba9ab9cd250536812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5427551c30c59516b5fdf2ada676e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b16565983c8b44a39e06e5484d4fcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9f236aa1176cb36d9d24a48895bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d600b4093043d7de0cea09ff650116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f433725932aa22f6b287c54e5f4066517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c03184daf1bf478c948c4dea890d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7fbc7f4fff97abefb74f8eee50e2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0874a8d654123b10cbef4cbd8fc7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a89b6e8ea20c277688e48086d48a4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7651b5b84888ae7778cdc782c15f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7aacec244d3f802217502020462c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c73f6e083da800e52baf82da0995024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd13304577a566506a52c75ae37bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873219b74c8bbd5d40d9e97ea18d738c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f24a458660965f485f2a62a01d3fd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30157a13c99155a7bc661835a5f59f5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee6a0e57f45ad62467c5f8aba8fd0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc446ca4ebeb81c8cfc0c27b4e0b0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1bd41924ff382626a7dfb2ff6d9d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dab516152f79ec909871b4c9ef3db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb85ad3049a69e7bc2f1128ff21b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0743a308d4e2695f70a85fb790418334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9e571f99292ca2ae6c7e0df78bf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332922ec2e60cf5da8abefdbc1e8b76536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f083ab86842c43f7e7e430e154c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2a3f59cbc5db0f1df1865943cfaa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e469d011bfa2cafc9d7df9f7e80439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74afb302d7e321119ea2ccde0dc0a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b6287695c70aae78a0ff431d5b9a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419c789256c34c056c31103935ee9fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256084812455fa7a579723134f8049343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d2edfa6dcf3f6c8593bfbabe906544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee64c62087a38fa6f772afadebe21d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20e52d1d59a90fb02fdb2438e92d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a471021dc6205abae63950c7989e08d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda10a57770d795d60fe66afd7d82948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b8bb00dde0964a9bb95e3b3665a5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3193f94223343876c8227a33fda6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc640608fc77b63cf33558d2593bb9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ea42cb59938964d952d998b7cbe252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b281c4e7e6d08daa32bc9f158740253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a123ee232f9d8daead9ac4514d3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc902adf300789fd1233161da80e06b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c75484c7f001f06f81a09faaa578c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d48cca0873e1665f0aef542d9bad7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39001937ba54f60d20982742c55c68158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ffd9d8812fafa4a31edfb8bb4476059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7bbaa17579158c2ad908fcbe944260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336837a77b1115c954849bfa1ebdb1ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab26d0f99b60ca5ffeae3dc550cf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d6fa76dc133e490ca3e5ebb6047263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be452004d9eeaa3b15fbdcef1798fb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f74a122dc1f48c3a9f069bed8b5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74cc3485fb40b384d62580634cda9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcf453f19677b74a2e7d2c3cfa1c4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83aae5029bd26237abe5f1ac0ce17e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c525db19dd7a7d46ba6875e9656d9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd6c4dd90f2b5305f92fd4773655dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac0758f8e348ca327384cfcc00a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194fc60458142bc2b8b3f95d4bc50872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d8dedb06aaf053e4f46c2506dd5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cd69680b6177b57362409154244b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda825520fb457259aaba9a91b234c3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688943f54ff351ee6cebd306653eddb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd04d8bbe72845bbe5c666a8dc450e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770ac1a0a2072cc10794453ef4738878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cada2952bb217bebbc0553d83c17979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccaff3ac461c6b3dadbf7c948b0f6580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>