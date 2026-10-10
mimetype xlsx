--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c85407fb592b6dae332fd8748e6811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1bd5b61e50d50df2b56af9f00ab0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111702297c5e8efab0237339c5c6bfb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fa34a1ea0b04401e939481d5510c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7fae9444a766dd6804af3c60bdbad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5ed27a1615b7ebd783015a9e6b16e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1efcef4d517c71f4212866fb1f92c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038354caa1f9c0229452b204d95126608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee4010eda85c949f887988eebb429d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f4fc85a411b6d357f390b7445e5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036483add87a5170dcad25ab17814d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3bb9b0324c52818bfa344f01f6a0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948602cebe9743dbed164ec15f263c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b15a871ddb83cec1d98d1f1d0b253914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f058ea3573cd1197eafde912993423715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698294644c00d3f973e841d84bd3ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08ac6b0cd92e63e957d2b8907b47417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a054e985d438cc0d1241f41a0503fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c45beb4a3700e7e3c3cca818ccd6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c001b2dbd648eecf1e8020bcb3eb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d21026c856e687fa841ea5a6eceed121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea626ce110f32c9a18062e51adb0f40a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526caac06e0cffc34b4c6558d6b3065b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f730e160503541e065ce8f1bfa180ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f34a87911d930d338ecabaeef157225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e91acf1ecdd90ba62cd1d58b795a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500ffb6b4a62acabda43457de27d5be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f91f22689f3a01b9ba726a6894c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff249200060717d793dcbea0f6d0707d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaab5bb6c16e0d5339c547d4f4ffa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72790633641a9495401852644a984e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9e08c893e6cec59f129c71a1476232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5730f2b05d5d7c0e9019ba7e050833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4427679faff77b1fa02260cdf662934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d31abee8cbc8360d74686e0a27d7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea32cf368e6cb95e31d22a5ee982f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786754154817967e14954214a4641aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb90854a81da096389497d2acd5d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c842ee64d5aeabaeaad624d86a6f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0c30850a1c33a099abff2d71cd7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb94eea21eba410b6f2e335b22fe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4a1b0318c8c7c682f523788b30e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173236ad2427ed7ae9f1e1f98477e9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17c99398008a4a20620f223062ec544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eca0f4238d6f068a900f068ed3d1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b3ac4633da5226ce89efcfb3c28f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064920b86b8e30fb878ce4dc634d0b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f75d2472869085607c8e647f19ae3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1239f3cf2c68e5e6500d81a232704649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb869f598235335fe8d300f2aa74c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b04a31502cbe32e46357d72e8060b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87bfa103b3934062ea04cf1599408052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26a4960aca0c973774f1835e7748653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf947e48ddda7d8f6dcc628c95b9ea954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f639ea58e912b991bf5311a9ac1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf594e152f808fcb977c868b908cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f110d3088531adf967fc59f3488a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072bb7107fae81b23eeaa3ae57468ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a835615652915fb508d63f55d3e90359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a591b3bb9afc635429094d5afcc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34d79c59ab23eb8f514ce13951c7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b8601051a53415515236270d919bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f8352e69f4a0b8bd9937846f1c2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee7823afe5525659cad15b8f55ebe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef593cdef64152942aeaec9bfbfa961565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db90ccb457615b11885f98b76f7d8df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556866feed899e57eea960265427b4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b06eab505fcdfe7a30d007eff3a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5011e2f0f564d4e08e8228d03f191469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf469cad146d0a9b52945ae3f792470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d4e7e272165c31164f5f39a31bf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f2f99ec090de01f55f8b5be90e6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3afc43563b2de2a34ed1b1c2fcd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478162c734a072e16d8edf3875d6261074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde844b6405ce47d48ea5a303734aa9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b7f3119459636c67de30551fbebd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e121553dd4055fe2fb7977a38990b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d4929403eceeea4f3fb1975e4c9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77892a28e5282b286f08c83b53019a0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b5befc7cf1af177cc1abc8cced6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acf24f7bef4186d4bd2d8c7aa8370281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666dc34f6d92d4bf92087472fc87c4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac2eec9a469154b6c19ff32da991283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5247b14b5b87e5da721c6b04aa5c71a84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a404bb7d977589770ac6f6b819a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0baf12feafd07a62f3b251a9f919d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a479f0a7c55eeb3702f7ad6fa5f7d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a0462536a761b5ef2ec733c269664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1a9e369799bb849495f012365e4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882acac67239762c4c3f98001281fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee51f4a2fa6bcf01b7cf740b28c4e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0395632e4ac8811445b0cfb19d6d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f400168dc0f905df706b38f3e734f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97ed87d7415c91946b26825c17ce610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405cf22f89f7216819631287379fbe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b6217befa3fbe26c2ed86bf96540512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2734f4eb3367f89002095ab83ec9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f306c02c6e06ca694d6fca85c66bef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a042bf21f0cb0eec73bb10a9de2ffd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606fa795001985d9e099dbe334b3f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4936e8a6b9ffecdf017ec9f577c2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0877ed72af4274e6d27ed9f2c89d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39dd5c7b6a68155b4d2171ed24ad5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d376db0a3597c04e4e36df99233b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f8789b38bae9f79dc1be8f9ae5f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef994cea82cdf2cc8e753eaebde2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7752416bf4006c9374cbfa287d9f6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e008e3464017c44a141ce041243f6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da256af7a7b840e543dcc465ddfb13a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de2d100165cfd3da2510072019aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6209a817c058a35622a0beb6e5f0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955578f3e1b2772e77d4b6a91f52209d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4dfa1f16e18c491e55976a749332a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a07c2344a0f4a27bde42d27dcdbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d92cb971e95d84fb59f6b42e3a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2919ffcde68781bbdf9fadb7686f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585390c1d60aedc715654ee27d72b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79386991c238782c5fd60e8c0da1ed734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f37c5520b0dcc4853fd4a8165a5f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497738a7c1def0137de4744c18ae61e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294845276052cf63b050a05f27a4c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1c36e7a1847fe72076c28a4fce5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d7247714050a92b78fe3c0b7bac339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a70987092d916e2a4a11f4e99641440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35041cdff26c4acd383b2d714f53231c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f369840d710d558dee7b9c99929fb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86837e42b308a70cd3724ebb391c291c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b733f101b9e986c77c651cf21425f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2c6c8553a94369b28de8700a76f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9d96bf6cb97877210c2775ec04e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3a40e26adefe284b9d786a023f97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39d4564edc65a170b17298685de2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b29a734d9ef490cd356d88382e1d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824de53c5ab3831f304c5bf09b5013c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a42a92a87726714d21a4a7ca9b17451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf8a1129dc55cec331d413d1d671452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ce98e7cdc740f6aab5450e349a9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6794a244e1a764226762fc8c1ba46354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b340d96e4c9033a62af1c71e8d50bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f65ce302a82139f99a0e713afd09556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93860fbe78573a9d7a998a0edd8cdba857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e5c14bfe72ab6468d7b88c035d4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fedb6e435549c7de4f2f27ae9298f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b726dc5d25914a5c9d87172ecc7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a96c4737371cea98623b2d49466d2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828a9a86607368f568c6f49d5323f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257bf749599f00b682ec365441fd2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfca9e44be2a9574bbfd2fccd469c5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11835e8aff166f32f4e509ce941094165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc5bb5b4926a3f5858a865e57900266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fbfef380690ee27af8176812d46cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a716d6427b57947a3ddce18ddbfcc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4397f9f530da2bc2d9614f57083e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cefd8916a2b3ce3e093b1335a5c5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b8bfbacd526947673eb34dcdbb6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805c821a567d4b334b728c19e837be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ecaa383be3122a2698f7df2d0c86273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdffd62a55c9b289017693ac909fd4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b30452a85603c21dd83f29354573675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b842ab622f06edd35fe018ff4afa6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da70fae3f31cec1cc5931132fb895d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f62518d49439b0eeec1b05e3d332078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a4b319a2546b0cf0eea141417f3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbdfea985fed27d3ca7ab57bf653680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>