--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -472,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a404bb7d977589770ac6f6b819a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0baf12feafd07a62f3b251a9f919d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a479f0a7c55eeb3702f7ad6fa5f7d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a0462536a761b5ef2ec733c269664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1a9e369799bb849495f012365e4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882acac67239762c4c3f98001281fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee51f4a2fa6bcf01b7cf740b28c4e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0395632e4ac8811445b0cfb19d6d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f400168dc0f905df706b38f3e734f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97ed87d7415c91946b26825c17ce610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405cf22f89f7216819631287379fbe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b6217befa3fbe26c2ed86bf96540512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2734f4eb3367f89002095ab83ec9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f306c02c6e06ca694d6fca85c66bef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a042bf21f0cb0eec73bb10a9de2ffd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606fa795001985d9e099dbe334b3f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4936e8a6b9ffecdf017ec9f577c2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0877ed72af4274e6d27ed9f2c89d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39dd5c7b6a68155b4d2171ed24ad5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d376db0a3597c04e4e36df99233b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f8789b38bae9f79dc1be8f9ae5f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef994cea82cdf2cc8e753eaebde2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7752416bf4006c9374cbfa287d9f6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e008e3464017c44a141ce041243f6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da256af7a7b840e543dcc465ddfb13a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de2d100165cfd3da2510072019aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6209a817c058a35622a0beb6e5f0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955578f3e1b2772e77d4b6a91f52209d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4dfa1f16e18c491e55976a749332a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a07c2344a0f4a27bde42d27dcdbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d92cb971e95d84fb59f6b42e3a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2919ffcde68781bbdf9fadb7686f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585390c1d60aedc715654ee27d72b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79386991c238782c5fd60e8c0da1ed734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f37c5520b0dcc4853fd4a8165a5f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497738a7c1def0137de4744c18ae61e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294845276052cf63b050a05f27a4c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1c36e7a1847fe72076c28a4fce5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d7247714050a92b78fe3c0b7bac339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a70987092d916e2a4a11f4e99641440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35041cdff26c4acd383b2d714f53231c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f369840d710d558dee7b9c99929fb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86837e42b308a70cd3724ebb391c291c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b733f101b9e986c77c651cf21425f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2c6c8553a94369b28de8700a76f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9d96bf6cb97877210c2775ec04e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3a40e26adefe284b9d786a023f97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39d4564edc65a170b17298685de2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b29a734d9ef490cd356d88382e1d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824de53c5ab3831f304c5bf09b5013c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a42a92a87726714d21a4a7ca9b17451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf8a1129dc55cec331d413d1d671452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ce98e7cdc740f6aab5450e349a9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6794a244e1a764226762fc8c1ba46354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b340d96e4c9033a62af1c71e8d50bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f65ce302a82139f99a0e713afd09556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93860fbe78573a9d7a998a0edd8cdba857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e5c14bfe72ab6468d7b88c035d4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fedb6e435549c7de4f2f27ae9298f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b726dc5d25914a5c9d87172ecc7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a96c4737371cea98623b2d49466d2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828a9a86607368f568c6f49d5323f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257bf749599f00b682ec365441fd2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfca9e44be2a9574bbfd2fccd469c5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11835e8aff166f32f4e509ce941094165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc5bb5b4926a3f5858a865e57900266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fbfef380690ee27af8176812d46cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a716d6427b57947a3ddce18ddbfcc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4397f9f530da2bc2d9614f57083e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cefd8916a2b3ce3e093b1335a5c5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b8bfbacd526947673eb34dcdbb6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805c821a567d4b334b728c19e837be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ecaa383be3122a2698f7df2d0c86273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdffd62a55c9b289017693ac909fd4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b30452a85603c21dd83f29354573675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b842ab622f06edd35fe018ff4afa6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da70fae3f31cec1cc5931132fb895d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f62518d49439b0eeec1b05e3d332078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a4b319a2546b0cf0eea141417f3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbdfea985fed27d3ca7ab57bf653680.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce42cbadbf7fafdfa2e3aeea7140611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18278fcced79c01ce6188e71c2b000d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e738a422711e2fd651ff1227eeaa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192dbf1f959e36553f499562b8ee1ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909adec236966211ef11d034320b44d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc9eec8efe259f52c5295eb7af93ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500ec925f7b7a66a9ca1e70c2736497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ec4957f16c721d3d3860e50825318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb02deb4d1a6e914dd4c1d1849b81f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335e9d1fa55dbe2c1ec4c2a6b220ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7c0317550c7ca0c9bea760682b4f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702319191093c52af645312df55f495c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961a243ee750e1e2b5071c9a7b08ac813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e7cd98d57032e16f269fff098a59414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56008e565b2232c21a0d35e4f06519b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37687b2d458c631701c1697e2064c7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c7c51d769f0e5e5b894554ca667017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576e119bc9628030fa5cb97ab882ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc40cb38e3f317c768e91370b78fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07de5cb63a6e29b124c58de1dcf9b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d92ea20ce102f07877b19bdd95c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5157388817eff142ae6a348af62bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5178abb5417f784e596c494c37c9cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290ee3fcbaa0560d00daa8c3b9c6f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b54da8f4602b5ca4d613d5e0c3c7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aca4e289d55b4ddb25fa89427d43e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aba3fd67339905a0115b0d325da6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a17bef5259bdc1db95f6fe0fa49c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e7b5f3bd9cf9604a2e2c56cb778729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9dddf44f0abd4c643c291f27a6b9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f964202c85dcba4cb2125fec80fbfef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97219d0322d67cd3c122541a9287ea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036afe901bc23e3f17df9c05073307b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8ffe51916afec4fd79da156d67cef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a207ce9d67b98d9cbc8b3335113c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb870a7303f1ee87be4826ccde8be9bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3a364819908eb72531964436cde0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4c0f812c776dbe22b023f17737e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6650574c1d187b388463c817eb96ab539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc2147c25402e307bd617c99708f6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fbc9adbb4d3ae740c7a428ccb598341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4c358a7a8eaedbce4c6eb75f27d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2dd85af4214133bd3210c5592c4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840bd19cd67215981496d62359e6eb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2921fde8d6ad5e8737985d235a57045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d249b95d9cb061171fe981ccb7851246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569549494096207daf2501eb8290e2f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5d5a556a85796de99a9ad438d31348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c279328ee1f519d90a4e58edec428b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641093f4104b0b45caf69f30f53b721250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eeb6c1374525f27167dc8260893d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645babccff70781c391a482f11d82e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07a2e4dd2dc654564bf40dc34b9b0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820b5bee129f45371497b60d00376c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630faba81c0dbdd6e4f3048cf283aaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0af3f141878db8a1b3fd3be6a994456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d873d0ed95a963fb9f363e4d1c9c4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7660e5a61d6691b72c5136fb9326e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb926abf775af0ffe8ca08156c441459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0744b103430e19f795e6e6689a6b81660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe0b0b6ace3d8a00aaf9f9a64ee35561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563a21da424cb2434c8d88bc05553a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812849b37a10efbc3a6aede8975da35b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddea6d7448ab6455931f1199f81da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123dcd08e21c312be488b4d04b9a26d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b91e7ab86c39aac798ef336e331466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16d73fcffdc5fdcf0c82a4d697dabf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba96b5a5b5c4d99b38baf38f017ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add772233c60037e464e09d6eed17bbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed76aa415aef43af0ec225abcfcc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b73bd9c684a24e486b0700ddac66e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b49738cb5c6386980b97898dca9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca833829362095df938f83ec8b83d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3a500648dd7ccc014d721fcee8d3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aca788e2a960d5d0e77781095f9e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363b5db94a46fcc59caaedef193a7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dfc99142b3e4e9203decc1bf0314f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a564c1a1553d0a9af4d11686b02a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8a19fc898dd1a0b7a84c8adc626a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf783c3ac1a098fa5b7382ce062516780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>