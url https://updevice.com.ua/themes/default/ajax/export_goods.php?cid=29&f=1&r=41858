--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d8b0af3f1aa8149c71cd365cd4c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78a23f33416beabadbdb18d5d0a1c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1276b2d48dbac5a2c0306195e6d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b80dd725fec2eb8aa426cd6d6b1904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2358e22051791ad74a8e139700da475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f165df7fe68563b257588474352f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd32254f44cbddf873beca248736a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b8bc36b4c3db49cb307359c1454158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b49fd02254e396685dc86d54637c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccada47b589cc0b6a99738c3685eb0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87bddfb326b97e5c935f0a00290e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47292178a8ab397c98d87f57cbfd571912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f4db4b1bc18f6eb8f213df64097d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32dadd12f34c15f799a2a384bf5f7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47881572dc8a1fd005af31f0d97491a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a2af084b5c3e5d6916de3f704a3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a79f02e19ebf07a8935839953745517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449094262228f8767b90a46fa38e66718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d9f5a7d52d0a50a941c1a113ae11119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5845121338ec52771d570688ae11120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6414c58bd9539648a0fe07c4db35621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc60474c0dd24ac890e4bb052f59b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e506f6b39d2e3887fd28b507247723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca87db14e4a547a6e985ac44df52324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ce7ca13a0191d8918164c7c55c4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab40ae054011fa37df0d9794761fb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3f7cf59de6ac9faba1bd4e80026727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a0258dc25ca3d6f2859efbf2fb8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fdf552c3a42f2df11f15be248689929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2536b37cce2b410c8b540f15035030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3454e65fee4f732e3a8706bd13f55d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69eaeee7cdde6f9ddb14234a33d41232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a741761b2f286203367c71f719cd0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a95d87a0966c7f9095e1c3e4ba6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f05b7948b0d713579f5c01eeae3ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca26067570664d6e2067cadfbc0e6af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681a65a8c349e847089f4691101d4f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525aa64b38f4e322e1b2bef4d6f1b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d95b2ccc1b1b7fedc0728f8f0b5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c6cc91421f70d87dc0ef80225464740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f7433b178bf147250d01c9fc658241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e321435371dd86af10da9f383baa2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a17d2ab7757b9eab3e7be338ef2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2913a9cdb9b1d8d4bb3b07dd508444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4ce6754f192ac94f1e4ea0178f87b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb235b57a75691d9fd4076e628e98b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507851a0383ce215322b1a69f3082a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b878eb49188e3cd5b0dde9845840848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024503b37bf798bfa9c9081402108ff549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af00c168888b2676ab78fefb585c9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60e352b60d6852d99c49ff85177a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebebcd2487f55c626ddd4e5be467f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2b13f188e1d6772769ecc1ac76bf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e644b768dd7d1d87c5c02b74555054054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cd608aeff6d218f4c89bf3d6a56155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2524b799ad048be9c1b3e938f821556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382036bca36d0c99f599a77f4158de657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d86e269b9bc739acee50395a833458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9548813c3a7503f24ac687d5519a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06f6071c6bfbdfedbb06e809ee61f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b5160c569636223aec548a7c1066c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9b8582105560a31b63e22ea3b094762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4e8a7f51c54bca15b4a6377afcd3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa784f5bdaf74ca6cca0652fcc07d7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a371b856e4a8e9a9031f07eb7385465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6353483b3e6320a3d749180dd555b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452b0d24047579e2be6e642dd52cd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0dfc4efa1d6ebd23228fb18b6353568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056d60d3ebe8207d705ac8a18f760fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aca7d0ecc609f38ec764a1398209870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217486e84d6c6061513c6ebfa7865e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa348aae798e1d0773d255888287ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f063a82a1d93c1d2c0ab2d3163ee573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775cc1f71f7efd2b555acf4ee3131f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a25ca0ae6a8db9ea4cee8c7b88a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a0a97ba0432175d4152b7ab31d6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ac243038a38ddf86f56d6e47b7dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b0d9cea2198ba72ea6ea62cb0daf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f4b0ebbaaf703c1fd4547e3d1cfcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509a86fdb5f2087d9b763e06a851c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f4597488fdf56935554b700c7d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a95ec2cf435b494d245e06e5510ca482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6aa26871428240c4c2d1556f2618883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab6477590aaa261fb4b4801add45984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b38be2afab138bee3d211f04d9111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d955dc67736e3201cbe338ded69e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf46757b96a6ad79ffc179afd7d54d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9739d6af0d62afd8a40950837c0ef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a41664ba23a7ba56d27cbef986485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e117351410e999aa845f53bdac096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c304158b50138c73244117c3718a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8726674e2ca03f416d698750c4c0a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073233d0ccc843edc55f5b4dcb7eb159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee45c49c56df66f139cf37214bb6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c0ed5c98fa29c75a1e726089193e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404927a8c1bdf62796ff987897ef60412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178087e8dfd1eede7014321f7f17ef713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5d74409117834a69403c7271b53314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cce44a4aac545f39cbe4ee36131f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1e7d0a26e57e586e0d172aedf4a3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ededecbf388735e98da27e7e4a41617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5fbd3dea7c2fefe171f31d3e1553818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a83ef0efc0847c58455fffd8726019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf4223a6a2512c720eac7948c3bac920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d878a946810b60d1b34b2d037bec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c6167cdac2ea19f833c488386449422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ff1d567ab5d948df3879ba8552ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952ef388851f786778c2c0f5f47b8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcce577f4b84a11d3f95838db73d9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4cb3818ac0353c51014c45652d5b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a0a728ac92d12363357d17164722127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbc2e2bf82a15ebb86cb7f36b2e70328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58f8a260cd35fa09d3a5eeeef5bbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e787d46ec137b890ab8e969764a5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24c2582473590e00c2d114153a7a4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0bfed9298ac4e49cb8236a6724f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea9f02389d371654e87d6f2e04d8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5fe69077055fb4ba358e90922a59334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46500fc363cde6cd66db99ac2c50c0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882ed7d9097fffb724ff145f334675836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272fc4aca083a789c5d9a0b015b330e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e681e5a0caf5d2713a43053879770438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8bb488d98e0f9a3f185daa0ff2e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96994e3838fe5173de0fb21a5d3fc1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f87c8f160540813fc97ceeeb46fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55012393b098bc8c17806523f3d39442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0776f432b9b31f3644d67f82cae5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c9fe9a206e12b2df1838ab573fc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997086bcaa1a07d799dbd205080cbaeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a3366f1a272dfac319fffb9b16c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab585f489268a707f1eb12002c3571347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8043852ffb3fe2e953f5fe8accfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ff00a92b2ecfed211f5f14c00af749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ad2750fd8ac6ca7f0490e64c47cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b4414532b7ba7a5d6e8688835e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b8f63868413c0bd4c7e3eddcb5e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c4018f07481b7dbb56ac541a5f41453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48869f258c28342a7f06ca8db6c27a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe81e2646fb976a59ef66ade125fb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec3415d804c3ed5d20e14a50abc31756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ccf30bdee319535acb276810964eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc34c2421125a84ccff499959c403158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90eaf3f73ea704cbdc17f0724ea7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c6cc648e4f08b64e15b0b896b13160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3964d3ba3f57ef279e8d03ae86c25d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb98e54d33002d168d3f4db1ec102162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52d237f162396c097bf53848c2a62463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64566382685bdbfdd4821eec1c5d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc744d76f6e1fbbde77f01c92976f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de377075e38ec105f32b6c31c3aa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab8b09965c0dc085507f5e1264bd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be27dbe73aa6b6927f4d632f1874fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3be7e3be0de74750c03daa5bd6a9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9f15607a6229364ca435878cbd7c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82345f87dee6c6cbb0da33ebae95120171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cd016c6a11c3b801a4525af8b097472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c36c4b47c457a9d05dc2c32550d7bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb69cd51434cc32cdbf0787f176ec374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874880fb3eeab2e04af4df91aeecdb3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa341377b7211a2ca545ae0c7980176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185d8ad56fcc43160cfa016657de5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee224d08e1b84a8bd9689927db326278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae78a5a2f3771e4b0837732c644f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5d6cb7eefeda133936cd87fce6fa380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>