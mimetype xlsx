--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367122b2ee417178fe71d8c086fb06ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ff0ad53d5e9cb8bb05392ca9c4512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f4a318fc4dc8258e1610fafaad6493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283d6430312b47517dbf1ddbea35be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee9a32e9c444fc9a6031e206ace36e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240310687dd3f25eda164477461fdc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86831cdeeae39ff972e9d6038db71f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97e50b90749a1c90c7c808c1a1388c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b08c6e20edf31da5b86f2c2ec0d699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f3061e3acbff0c94c3fcec6f841210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd5a6b2d4db8efacf266120ff0b8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295869a24eb94ed30812aadeafc8ef712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620025b7693bc5af210e7efb252af9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712ca20bb6c8dfda6cc4e1174c358e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f089c2c58764e9b3fac0a2547701515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bc1089b279705d1f0f8618cabf96c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c661cf6af2b55d0b015bd21b42d38017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f6753102a4d6f4ccf98aa65ba2a3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0e5f654a2b324b0a997a3cb25f08a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfa887e7263cadf906ddb1ed93c10b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac4c980d9338b1dfa78312a2aada421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32dacb5b021296642aa97ccbda300d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed395c1d0e03cf0bd8a6616a40cecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dbb6788374281bf0fa120c286d82624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade035e97bcc103a295fc389eac3f2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d91653f95998c1247d290ad629a75426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4d8151df08d16ecbd83fbd0122f6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1979dd1e0e513e65ab32d524c4502128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108ef48c7b4262b20edb90a4caa77929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f686109d0441ffdde8d6beb69f06f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c176217579e2ea2f920b137e930031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce284dd35cbb1a31d62a962d1cd33132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d14079b5194a7176846b0ddcd34b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70124d2243087a6b3f1a7d6644dd88534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316ec26b6183ad271f11b64e941af2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9b461797a843a1290dc794d407ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebf9e0cfd328366d5ad42c3e9acd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ed0fe98c10f2b20af11a4f5eadc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c92e24fe7cb19662725f3918cd62e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5771e5d73a48740e89d747be9f28240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee75209c1d8f1cebbee53187b9749c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765613782c062c7457c5b23d788d291642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab43ec08e12818f011f03f5f144fdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2901a3102b735b38253868c4eb588944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e13dcd911b7762e996d22d82e30ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4cfd6ebabe554a1d0ceb6781b14446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f12d24bd098bc10463d637690293747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e6016f8045549adf6a87425d5c4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6cfce3d5c18693e2ab7fae210e83249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e797e101de65c03bbc8ec035150f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac65c55545c77e42619e166159c7c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063dbbd6c82fd8488f962bee5e7cb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75b4c536470ebc49383448a52a943a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674cbc2b4911909496733dfbcd275154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2605085ac2ba0dbcf29ad9704cc665955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7298beffde92fa4deeef954c684256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535311ac4246cfd2035bf4cffcaa6aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d25aff9fbca277e092ffd690b3638d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215568306d4cfd9e842912e9a94edf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c63c501a338ca77976a275e0e73b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28075a0af65208ae411d10d5a6af4db261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2f678ad0f5d6f763f959b84c5d5ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb558f362be951f3582e2488f507763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bdce058db305566848dc19b385a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de10073598249198c8fffc800676765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2ca5fa6039776c384eebc161b7c3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed94dd69b8f868ace6de6edeb34c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314b6ab6c29fce6ffc8703a254c2f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a697cab25e66089f5597dd8e4d779d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94140bbd8e901d34e91638ca49a3d2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1d6f125769c0e3b78703e3d45bfeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51676d660a88279befd1397f3c10372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a670be2d8cc8b44eab04d7e141fc0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8eb8c217556863ec0568a8f7e9a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251353ff9e2d60272ea5e0c206292d7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010193e01f57b3aa2c6ac7faaef3cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de66fe83c415796ac578d75edce7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980ce4a646072a1d8d0863eb55f1b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda691a81e785c508fc5dfc23dd6a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e330aef307afb96ff3dc8c2de00680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f72b908fd39d6c9e7bd187249e78a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef846c5b1a76d620ea928adfa914482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e82ce5775ca9930f221b9f874924783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011d20f7ac23f730c181799aee02c1884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9ce337fa18f1497c810a7f4df5501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eb86851c2faab648af65c76c6960e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362a5f46bc7c257e19291f3ff942d633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7dd82d220794cca67eda20797cad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988351ee2fc383188322fb1db430cf125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594d2a51e4010e8ba26a0022a6917a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fc63754c24d65fe2adf78e81412a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6f92de1aa31f9d2908c55ffe92b8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc841ae5958a8e6780fba5e4ce03599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b573de4eca6380740f7727d9720923910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9377dc1a578d48fe59483f9c1f2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527150ba23d086163052d0b87dbdf4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7602ebe771b0c8279686892a2243513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230013c6530f4e7ad0a337f1946ac2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9cba1e0d54f6b880feda61eeeac0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144f5beaab0e8687a24e4831e0bd1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e07107663dd687601404c76b9ae63117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e4b75e2db15a49e0f7185772c278018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c538374b7fbd3cd0b78c52eed689f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94450bbf1edbe45d7730e31eab09820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271593952d92b5557f7fdcfe91a86e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5d5f7c7e3b6fdef2d2f37237e9fb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46735af6be044e716ba99fe7b046b3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29387e0e4bf4bfc18d8fa7e1ee63832624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53272aeb21c3124fcb547e4e489dcf0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e281abce35b91b36ff8a470f50da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195edaa93e68b07efaec6effb6ef43227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664edabc1ac03e554eb9168cb9716f8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b82d01dbad5955f6a11a248eeeb7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24409a5b1e11fa271fb423e91824130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc51c4d50ed292519c355884b0e2df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a48880e909725f83e73a01daf283e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff9ab457e6f221655f10136c0ddca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383662835fd58635626421c7eb5e4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daed10e84a2690fd916ef8968f33dd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f24e93020a1612672bf921251671036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00da968ba76a8671f6567ee5c024d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfea094b2c5d06437c6c0ea812143a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe24cf14f265879970376e6666a9c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7965ea1522d66eaec4eef2a6913a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f497daf4f0d1b6a537ab390a62f0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145bac94d7368f17c58de299235164942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fdca9cf12a4b933fbfd02290d147543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd0f7cc3cefe2e147e0620b28420d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ad6422a576164a745f5f1b90ecfe745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7777cfd5ef3af3d31281b34a89f5e8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa53225297ee8465180ce7243b14c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe502340c7d45ccb429845430f5c1a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899edc1addefd56a425fccc45c23514349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f224dbaf47ad9e687415685349970350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ab3037ae2a1308025cfdb7e4730351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96dad8050d1875074bc8c028778b6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da699ed0aa3f797ec9e7f50356b1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c14a6a4f41e80c2edc4b87bb780854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc13f2dbd50432a86abcefebe358db055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd93f3104af95bdf99939dbc2865156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f2e4f3f06c1e53c4a76ec05e8fdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f828839b72ad38a319abfb2c5126a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd165631d8f82178f14a594a4c7f88059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2295f5bd38b5d1d21c04a86078ae51f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36315952f37473a645bebc67c836cdb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a6ad777d1914445f2e269f4e6d9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac70de9d01de432deda2a3adeb7a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a191db8f18411756a3c2620b333afa264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7e051ecbebb1ac213d50edb8635765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6a0f6119abf8363f7eb2b1b5208766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f28655156b33213301ac3e56bf3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f6af41d11d523a1a24f2a36ec889f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26754e0aa85576ba41f70670a8674af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d77b63d5ba625f4854c3ab3a342ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d161c59724a42d426e83ff7f76c31271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea9e156b2f92473a466c749b0d100572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287038524da049385595986db5b47f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add03841317b68ef1eef53c5e2f791d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee84a6ca3b35feddf1422ad1de9c3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c55f38656531c446022f52452526376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7785e4061db6162671c6e3c86fdd61b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45be9559af1c55b9df3513cf6af99e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554abe6ac902310330a76d28ad24003e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131f2ad56dfa9f8365e0506f2f34c0b80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>