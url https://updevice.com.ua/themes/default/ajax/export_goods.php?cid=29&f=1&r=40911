--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4917e69abf0343e7e75fb01a7a211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831edb7979730f152c8b7fd56b7a84c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b20bcda3f21edd10a2cfde2957d90a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f9206524718a12699686db12bacf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e5e42b5e88ac13e7774d85e63bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552caf24f46d0d1a45a5892fd10e6ba56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ddf468208c4f774f4dbbbd02c4237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc047eeb4d15cb53a34dac5191e728928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d770dd70441a34bc155fc47482229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1e2d1f95c410f9e4eb2ba6d2da1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36545e71257e5365149f0c96e35c8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3be7b441d82f50a3399ad6316eee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c5b543f70075b40c4e55ccbb7e2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c12f41b6e02f8a9a98ada0eff98e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5c5be9f3b5a73d6943e8f322de3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4e9d86e21ed73fc2be547026778e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d086c2851e110c8f5f71325736adb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321308487d7fb3c8f60876146c77dc7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8481be97ac2c4f0c6efe9cf0dbbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5282f44dfff14dc6674296f810556d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088168bb35d005f02b80e8905693c8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ed308758e7985f861bf355feabaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65529f8b093ff944b1d69a9a9ff76223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90e83f0d26fe7661d986f0c66e1c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828d2736f3b3b6238cf2a7c08e8ae625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0fdd0a7ab502ca4758256846b419526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4c74ba4fdd987340207311d8794eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6a3223eb3751d1a70838d5e01a6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa292faca754bd1e1495fd57e348a81529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1b8e3dc78d3522d016b15cc295e9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64807b96c39cb47efa0a3a4a12a4b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430201f4281b55a156e275f26de8f02e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb80a1697ab3d185dbe7b302b0785b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd1937581445411f666da5a43c00434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c25afac9254d6c3352aaa3e10fe9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961906dfd7623918329b946906b5edf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868bd84b6badc29fe1bbf359c36336337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b40517e768dfc046237650656d115238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a5a963acc290a0bdf0f25ae5264c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc2a1c7208c436ad3c29d66de204640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201455b9a284dbc180aeb4ee75e78a8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72dd4df6c5ea231fde5a30dfb084942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291d7dfcce888697ade3fe34f4a9e5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fca9b1172a4176e24140ce65bc5b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef827c0ceaa862610e306bf93f3af68d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36c8a6fe1b039ac4e3f530eb9511d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c904aaf9b4afc538901ba9039dd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524ccedbdfa564f0991d894bba5d5ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da133e7bf5e6c734b838d906ae1706d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccde27d938503ba909aef2c05af82150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1b24c4244add93c971630f1d78a3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e80dabb1c26ed2984fe3fc6ec739b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd0b34e09a6eba1c74fbc88e1428953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94eae7b55357c30b10a593cb8a8cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75bfe0d70ddd4727a374fe706dd4d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f358b2b45b6da543ac2bb2f3aeebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406981d7f1329f58bac78f915994d73357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56de33cdbc24c39b32e02c3aa541de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37232b27570facc5afefcecee541859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60270fff77a1b79ff7818bd071e57060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a8f818397f9c3d26f54fb2df772161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079ffd47819031d88be18dbccd4e18b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe8ec71a98195d7981d2d9bd011df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92889cc1514971c974fbc821f114ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604831ac78ae543c32f930a17c094d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76732c4d8c97dafe3984a8da87a06d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f889a5ab3447a6258ef9f7e3513a4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3079ecb6fe20bdd3a0d130f56ad4df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39484e817095d0795d8097ceb584ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6299154efc44d91b921c1e181b80770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b5e2dd8883c7fb1b801d9be9696271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a12a02c5ba295a7acff1ea245083272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a598672424d601f101b7958e3a192273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deeb99945307a2c20fdce48693f0ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40078ade1289db84127781e6b4ead5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961594e0e9d58e3b678a1bb999cd978276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b11df5e2b24159c07d0b09cb057ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c10cd31e0815f8f5753edcf259a6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d30e0fc20a41ff566a5ee7e51fb5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f157f0f84da3303682153276f18a5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bdd4549b151841857eee4b883298881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8df1ce10110852a01d760e71cf11c882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e6b02603eee4ba4f19757a5f2f88b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266c6f09a6b79d4d2fb4edde481b6852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0829eb5c378dcd0ec9cad628aa4ff6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59576d5c7791f8e22e07785dd2baa3414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478c7da01ae5b23d5b0974491d22c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d675087f151ca7245fc007f2a0e30876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e13cfbb89b493d82696911ae612e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844767f11e1154dd4f3bbc285987ae08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120399fd5da562d5b842a48495633d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5265619d143a31e3ecf893815781a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c586f88aaa1d98b46f0c16c45067d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183ab519091569a706d3784bdda6ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d742b9362cd1195cc3440012cf1e7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5130bcc9c68e506dac4a8d98a11f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb56f8f3157cb67d07879eeea101315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd21838a5c3ccf6e2650c7913832616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc6d5a1de09a0c8525605bdbbb03217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667efd5da25eb2ef8870d8524a97533a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef68d24d297e258192155bfaa5e5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af7a47946a4186f7341e90fc8076120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d30bcb8b0d07b5596231aaedd1be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bd1e16dde7ef529ec172069e96a1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a05cc55e8eec27c8a94dc5dc4c7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fb32b581654ea8e9c619f64b7b87e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e15613b5a6c8251c2942e86d7f3c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036a5a66be6d1893a515cc6479b59426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d4311fa7b8f2660d29350561e1a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef549090b1d3d98dc767c56a9d99df328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3938ab61a39d4fefc003a7abab40cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44ca0254621e9ed2023decb833f4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76171c6f12357d6eb17c6f79ba4411231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d4c3150312fc834d895c18b2eb5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8626b886943fdaf3fea61a58f6a5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6570e4e18e892b40f7fd89564e78134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bb1a2b9a83a673b4c412452e84d3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbd00e207f21a19370c20e0fcc4d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b7b87eb653b4048a4a3060c3dac5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428ada029d1ccd7bacde70b60b979a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a730cf9a36e1a8fdf73b4dbb8377c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276695dc1c0be4e2d640aefc3be45d3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20cc669d153378399d9a61752b1b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff64b748d3e8087e178cc26a92e20d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8443896edb763ea9d5fa0934bf294f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead6526a9fe008b5786696c0d5fed5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbdb1af443dd962d0b3e3cf24b14b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8decd1c42d9ec6731933f0f5b24d1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1915e2a42e8380a603d7526e64df94247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854eb93dfe0e1beed602e179c548ac548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef179d49954353e321e3d166c58b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b37d60e3a9cb275eccc609c36be550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba86bd88ceaf883a3445d37984a8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187cf730d8d644fa292de588a7a69c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6611850912313ca449b89d9306e0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a2ac252610320c41c56e7922ecd2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73140b52eb629361e491050c6327ad7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817e1e52a857174cdb0814eaf612cd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135342453ea0a2db5157207831fad2cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f80342bc01e6b56574996653bc27e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5419a9e77615e010b5b1da6db6acdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d0b589d7bc64f638f2f18bc7aa00260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b085d960cf6282af6c0dfff7695fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a117a498897f97253ab63df9001f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc34cbf4ca1bdb807cf922aab6aed8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564dfec4c5931e6b7441a595e9291d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6612deae843d5d067d35aa13a0d1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cae7351bec2bdd69ca05c97a1a0a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546782bff4fd8c5e898d21cd655abd0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edda843a2943575857086b0b38ebe2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5854e3bfa35521364943757d34ae969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154274c8f62de74b1eb715baaa22acfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0191f3b31c8682c41a958b5e4d55271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c831c75b816dbf56dfdb8061476a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249b68e884bb53bb2910ed006907c5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5f154485288dbe8384f1da7813a8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d39d278cd9c589dda749d1ec55eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9461cc0fe1158fbe9d5abfe659ceb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc4ef579e72efd1f56d276bc0ce1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984619d250e02f3b42bae79612bb5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a714736ad374c6375d9333c81647479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf277682282a25613f7b42db924a0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe97b94756ca331ea6d0c209d75ec4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c502efe86c17070f75ec0dec1428f782.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>