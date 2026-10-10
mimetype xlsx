--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d150915e7dc710ded324053a73981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649db857d00add3a2048437b72e48552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1239deb7b41c7508e58c06d9bee053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87dcc8ef7f35eaf9dce30b173376254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98ed988fabe5fcade488332d94fca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441efb5b552f1fc585f59cfe0574716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1cdbb7ca784e6744738047aa7e1247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6abd0a21b3f3f4073b9f72917980968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5677b64f4ad179d47ac4330a5b659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ba67e65fc7a7358e468123d23720f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4823dd6e275922697f2e7e0bf964311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527dca49a0b89160bf3455c53ef09e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2351a53cc38eba1266310a18659b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb231682d22910dee8fa2eb3fa3c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a6f7bfe142f07c75ac64840982e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b058b2ce84193bf1132a0487409816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b84ddbd5f911a3e3ed6aeb6efcbcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a8844993eb9cfe79810aaa002a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463179849fb1cc24cd9f7ea29430b3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad9257ec2a24d61c618bad177a181620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79954a46f9036745ab30cf5959af6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c29e758c5f13ff785b6dc7f9f9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8cbac96e4258599162ff3ac3b49423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d5f6dfeba4b4397b2b00ac0a360e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997af1efd2a8f15899f563fff42909a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4d2c11d124c76fef60b2e82c7d2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db3224bd1790528a5c9514be4d687a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e61ef190b95f98d977ecd0971d94928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1113154c5c791a8bc567590309f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d1faeb662a09a6e00429d4d3d7e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd09890dfbf37571f65dfc4bfbffff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f800f27dc4cb27638fa2989b1e311aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5becb83462cf221b7759583fb1c5ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c503d415a58b937351524743ffcd58934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d8994f2d925293b5fefcb5ae862ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2be77d28b6f613009b7a46435157f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b80fcd9dd4e6f84be1839bbcfd9d1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc4adc97a14e63c8b0da251440c0dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5ecdf524489942b63d274db9cdaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32bca6ac4ae1053977b20d35ef94f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289008628c2da4ffd0b7878b9b62f4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6eedefc2d6ecec3330d61e2f0d7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a52767d78b9323c81dd23164a5104e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46557617e4dc54d2040889c775ee2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478bc94f8eb5cb742bd641159ef87f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d00ace989c0873d9731271c138c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13d9631c571c4d22cd2db3a772e20d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc566935e5df18f7624ec87c921ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef999212357dc1eb2c38deff138793f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6486aa5b7fe0a0f9846a3b7e60a6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f771309d70a7ebfce407550c312a7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8296a7398bf68c6592d4d5ad22796052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484c01c542fd4fd2aff688c7e1851b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c405a86ce22bc7f10edd22a8212e7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e1fc52d1b8bc656de21af45b410d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549a206c15428b594cd8d2d51d801c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40729b247c13ad27698104762caf32557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d001291d2bd8479d5c626077a711e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0185bf23ee4d33de7f1a06ee991f7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f776ac63be53c1864252b663bf56f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e2e96328f75042d6f54d314fbf57e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce811f49b2da635ac006a5f3176611762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f12da9937a4dc0ef91a97556d2e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2edf7e937fe7464555a86daec933cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4c2e7b5a580dc24a5ed32f057fb1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e2d1e13ab3fd7142eacf417db398466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ecfff6e89acc27308f643ca7b1f3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c7d8e9e44d9aa9d7be7d1f4ca8cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b56f23f4380bb2a4ee7237a79d3c2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163256047f165cee629fb8821a18b4d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3cc1be65583b7636fdb56a822fd3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217489bdf4501d40e192c7f4234447d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29e86acd5da108b7b1e1a15f1534b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ce19d12fb063ad05ff0cf6d097f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05614570748f636c0703d7ded4f490575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ebad8b060e3c33703819ae58f32d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acd1c2e34cca02b8df5f975eeaa8d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad0d9ce22484be149920118b3f648078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fa6c5f48f2f71ec40e59cbdc2172d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c70dfc3d6b56af32281acda213e11680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e337521b75d0193f226e07022584af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca08f6b57794fd14ad224d56a2fd70482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899a3f22d778b6bc4a802d1fbb52bbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614dd9fb52d5ca627934d47937e7c0384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bfde45645357f51f59de1a21178ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d007fed056fd380c69008af7f20d0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bc32e612fff4f2ee8c042b93f9d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab509d26e6a769687619bb120570814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe62b203cb2d0b6b6b3e9af7ede1ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8af811420fab061aaefae7777c546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d5856fdeeb8fbd60096d6b136a347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25f16b0b64aaf03ce7b3a19ab987258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec00cc44d55552fe0be87ea1114bcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee92151389c6b10d59c321a207ed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882863225a8d44f10469b7cda3ca1c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304fdb259c9df91265599bcab12e75a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b4806b9e1c3977b66a7b07092baf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce840b18b41c554f6e9a01c48323d6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705a9f86f3cc3baa1154450b17c95a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56cbf3041942348bc8d2c5ea638d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231378f3e9e0bb5cf75691b05871907217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3572ac2f6117cedcbc2b2cda44a79a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8585bd4ca46001490f8eed09bee619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb158927a316309025cd19864c882ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f181d72007ec2d46f11b0cf280afc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce63696d65db1feacd06bf36d2dee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92306974ef534bccc90f9a441675ae123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02429298a4a7a1577d148accd4812bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51d24c96379b197e2efca13d9a774725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5fce0d36764724e8ecde6915f91d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd722ac6e4f52d8deaddb9a537bbc9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc7fe632c549a26db7eab4759437928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e60ef04d092f48583c916c868de9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aedf075b254587cf27f07551d5bf1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed861109808fac7bd94606c938ae12e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87db453b8dc06f8429c4244229a9da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6881f515c8a5bca2349c5ca2c285833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44a49e629c412d2eec5200b159de034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b530adeb3362c62e505b51e94ffd4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715045644465a466ae8828d4ec78bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362de6d07a65dcc5996e1313f07405d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3399b5c6e54ee9afe58fb78651f3ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db423a52ed3dbf9b4e5bc6ea5d3b0f1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab20e0e8bec0eb7a03d22411811d4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b4bd31de8778bc9d341dd56d721cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e39805b3e54b4da6a8c970b836f3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a9dfbeadfd62356ac6c1b6ca9d0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485feccab605250e788d86f7cadf329044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55cc17372df06485eaf24251d158a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3ac9870c50143ec7a08d2d00a9d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81269bb95bd38fd5f81b78e413cddae547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1d16aba9e0db32d34c44c293f862948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d20e7ddfe077ed84bf0d96f893fa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceddf4e8c84203befbdb018940ac7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52d724b28398d9cc5fa98a2ba8515d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556493be754b12488da294a832193552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f40470f5c8b11d2544bc925326a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05583ad745bd5ad815c9b0dd19bee8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1232b44a695e9e4f649ea980b338455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6691456b02e91d00f7642b151d7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2117612869177ca450a6f5ce1270dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b1626b2e228d8c191329e805a49458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c74fbe1e947defb7fadcc2341b9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af020f4aca929900fb288d261a9983c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89885c1d453e898445c910c56601061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f993b1048d35f4bef1edaf4d02d0b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf061b62a9c2e132d677e54c2c230163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a28765166a58c081ab4cf87a3ccd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa80e914d50c98aa2c61c54ad5d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fd6350dd8f763423862384f38efa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a8dc31b4ce9e2b4fd75855a1d43967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f025a4a00dd117e72334d041e987d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1e519664e26070fe22c02e541f1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a483f0ee3ca3fc9cc475376c9c3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbfcaf2570bc70323fa24d0d486dba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355e67901b7e1e6d5959f3cc99c18572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58096777e05b3c1215acfa34186ab173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450338dd2c6e0f6caf0e6c9b9260ed9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3451777cb85a1dad42d82a596e82a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f741b80aa95a62cdc2055132cddcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ee12823c633179b410da28e0b946e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e89052e97b2827dddb7dfd74670478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f457c7b8c5113d59a297de613826d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e52a9ab14ddd033c3bb901b67f3580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>