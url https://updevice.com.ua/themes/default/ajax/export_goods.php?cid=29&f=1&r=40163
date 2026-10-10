--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9a18cec6999b82b348f50d9574b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362e922ec8f0b253cff267ac4535f872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c635d272730cee22ae956032ee92a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e327519ff43576cbbf4676bb043254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899788324cc2477f7b35c6162fb7e6165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404db4a26d0d10be79b44d1e1fc7be9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e7bc2fb46ecbdfc39f15ae2d54777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465eb053815e6fd431b4d16917ca278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa3af35953f28ff5c6a9e2fb8e8289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a979a7ef86633fae9af12b2ad9a4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29339d81f7d341b4192449554595d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525754f1c673399727fa4742f2b9e3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015a1aeed63132839715a48009ad2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d18a7d475f04ef8a0a9bed30ea64514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2862d4925b2d2831cdf63d7e89af515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802995ad747c66809016d897d3b01d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d457753040ae1ffcb50aefcb5b28c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914649e0f6883ceccea0f29c88b87ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70faa4bc447613179de4a4258d82ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55652c784c0bf1b0692ad34d063d4a5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e499c3c3027baecc8a2fbc808da3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7cae2387383b7c803ed37545c5ec922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39626da46ef903997988c3dbc86b2f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec9591172163d16710609a54b6074c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0553d54d81c77194eb19b4b8ea6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286df3b3ae2b09482c99d7dec37e38b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355459ad93d3a4dd0168d53cf984ac6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cce46e03a1d98d9a60aa7b0df91a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9971d113fdd4df147d45d829bce2c2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930cab87a6b394eebddc858aed2dab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd47fe29c8ca31cfe25b95a0a591df331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464596b8298cfa130a94e0ae67c334a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3a15eee527f771c32f69ae490f9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8dd51d537d4b8b5266f7145eea7bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1b46f843f36f2f8e26aa6cb0b13135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed674ba1b6e3b986ee97e8fc54fc5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5cfc4aad20f7381f66692d9e631837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8496679a36ba9f211ae76fe167d533a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67cf3896a64526a823cdf6808d044939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3386e69f20fdadb1320d13b410daf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a4480934d3d93b8b45652cfc23ad741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b2ba3e2123ff27af7a0cab28b88142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2080c57a2e62b017de6cc6f1b4b3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf514a9e533ec0e6e2790af55ffb6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943c7174238649cd3711d4a5ea0bc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720452a4fee62d79982b51e74ea380d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430537071f85082ae3cfc9a377b6e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c1545e500dc530e1958d40def5f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf9bc79e174f8b704c0d2d0a0063349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808598c8bdcf69e7b39811dc3f4e233e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b9f06e2c5175b4a4c50f2736a9af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5d41584dbfc523f6920d773e1a8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad590749b903919212844f01e2bdd8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2845c73b6317094058c803664e0b2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f3e81ba523acf799b34e64d13f2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067181588787cca94edd3ed01a9ca3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052af01e104910aa4134f34f74c3ab057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3dd080050aab2873d877c30dbca358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e298c39fdbb4863653de7bd97c04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e98909fad11c9f13e404ff9b20d33760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afcc4681dda336fc1a1aa76298415c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b2b310798bf4b1874994111c3c1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d053675da57b086b258a7770c7899563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f81766a8e50659f7bc904ee6d10764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc13eef2be0a040617640c9118dc8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd034c179976632f20e73f24ee00966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f70a17e72c144a5a9cc82482bd52567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530220e8430aa514533243bb155e95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb10b016744cbc6bc3355f0769182ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d553ec53681891b6c3981c447accf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65e947cc35f5249024d6ec4584dba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791e410dedc1f0c05ee23af1f60aa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10195014578676f8d9a0e21d921b4c6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaff2d669febf59e7fa8bfc02b2c20f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e660a8fe5901407549ea512d37236075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dcbd6390c1ad933e944445f8bb6eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c18aa562410d933b03413804ed74b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cfa1ec7a1f15f38907fa24837f77b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493750d428f4308ec5fa620b1f85e1ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635694e405795ccd7819c6bcb4669380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2209650e759d4aa6d9662f37a1b0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b35b3ece889c93932f2094b415c8082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc985f43db1fd22204ecccbf1fdc651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ba6cba60d04a10cd99b5028d5395b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d18ab92542fbfea1f645d11cce2e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857378c461b26cbdaeb533cf28427c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db2bf609586028342be35efc83df15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e499596b5a4d764cde2a6a8da7fdc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcde2d69039661967e63ccd40acc707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e49c1e55c285b8a3b089b48dfd1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0dc52b7da16c36534df052193822c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215ca5c4dd122fadf80279bb91335010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc30376558a56055cbd17728065ba811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5654797251d271301b0e8f62b1b48812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfe9e550103692c62e1d2256e072fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc10dbb0d7b2f7674056b54e3ad79114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2bb7ea596d2c9608a94f643383f6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebaa1b53fa5450372cc2d83efcef0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d65d10b11efcaf1f331cdc6b3cbf6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82ef8d085bfae1b21b5cf90fcb83f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce0e75d5956feb77533528dc8f786719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ef2243fb2c9ffc849c597998ff9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed1855d501e5ad172b9b8fe4b738c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccaadd14d5326eeafaa61c84cdce1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0082f5ca9bec742ae0aaf6a1d93923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968879bd2119c09e5ec084a0647e55c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188bedea0ea75742769a291e66e6c5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c9324f2d0369fe89d368baf958b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f571f14221f5b7cfc654dfc5286227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896771b09871e0704068f7fb366972628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde829c5b3be121667c780e6622fb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183265788f52b29c54a6b8eb1b7559d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a4b3dfc178a5daf4b1fd8a9ce65c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75053e7e4b72f44b3a70c647fa79c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474753460b982b9216501b6b9766335f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882200b0871e84022661fec0efe7c1ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e53ad5265b546e8b74af6cc40da5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c715c01436a056c08f563920fd7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d697691203093a0c44c5b25de8e2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6decb180877fbe0cd09d71c19442d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8e656f3b45bb2ff0b633ed69e00b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209797b3461e90bf3811f223880f74840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5878178cd73d67f5cf4e02534c919a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05166a615dae3422ca194f57027386bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b4f5317fd858154542aab43f380943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b757f210468a4d2d21c9efacfb21a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc1e78a85de4b004792b3474a34b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8cfc2931f08b1919d25a1dc5ea6c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f34f1d2619a7630570bd023f990d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9c7d6fbc62522b28836538732c8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073de69d673a83be66540fdf441993449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74940e9b6d18b39422bf957cb8a6cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50c96add84c870ce1c577e3cc33d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bde1ae97a72a140066c829480eeb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9a2d0d313d88ca55e1143d803ce3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41348fe856845eb70f6e164633244d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0715f258fdb2a12699362b3831563755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498c38a5eeabfb78b080fa06cb0a5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3187756eafca3cc7f834414b977dca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0f11028771fdde691d8f6595321058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3bc3be83677981666d77561ebe07859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c191f2aaf6b656b51b651288e7853860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6eeee10fc71704cc7e8626f23494c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e754d8eed457d891b5bd93d7915f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802303a6ad8f1e1da0127bf8f06975e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef02c21a147e6f5cf1eae2609b4dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac68ebf649567e25f46cf32964a7c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b284f8d8769746863e4bb2e86d6aec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e392c813c34d3fea1aa1061e6a5baa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05442884484754b97e6a5a8ca36a267068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e18792ba100ecfee3145088425e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1bb031018c6840418e9be554c2df970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee8ce1cd6fde1d7b5d615e40444fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c766cbd20e7525669c70b10b6dbcb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79574c226be4f35f90a46269b878ed4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc3450f5cfcee4e1ec5adc623771da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e4190ccdfe82b2e574c515bf17f3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b7a65736f0bc05354f4a44ec9a3a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af0b78353de32d9c6d14ce5c33b58677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089990de21314187ee299458bf7c8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe808cb19782242d843a931e4f9e80579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be476c664271b4acec36a347427e180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>