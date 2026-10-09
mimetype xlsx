--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe73a918dac8c14df9a83fabc38801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04688cf9c8a5d6616a8c5542bb7a6fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a973a6fcc253e0e0d0018393d0bf463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7986771b63cdbb3a09886b6415c9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df3e43b4e0bac37f8b8bb5fbf151825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd580d954b4a360aeef6155897de1c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a15d9455c05f0170082aab0456c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba90f0b03c63bcf848cd2a5f221fe868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced821c334a6a9bb772b7b7d69cbf3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657026e278315854b2f2fa7c585217b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5594997512896f4f2379344480a08c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8958a1a0611fc743711013c527f7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc485a5905394b001f5ee9e5f59cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffbfb248ed8589817d038e487092f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e976ac3489337bd537a72cd5bd20215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40798b3385ba1d67afc7343c47833816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8670acea96d518b2a1b659402144b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300bdb0b75f3579a9dc5ef70b0ca12918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa59d8024bb558c01b3fbc56d34dbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1a9686ae85c7fd0e75189d5ca9d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918cd43899dfe00814d424b0105bc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87859b12aa9826dcb5cbc60f02bca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306492c41d9c40d06329d9038e65e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53977de62cbba9244b976f66f9f3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190674eb03a606efa0738e1349ac119d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8f3c31e34bdff6c2b51d22f28db526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001317a98b626072858622a7635519a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8ab566d9d4c95d44a1ff3c366526328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e0bd05ff05b716e52c54815dd04929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca99151d5ce3b87e09732d8ddea52a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e893c6beea21534e7a919735fe17a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb396d953f39c7e79c8e98f585a09632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e53d41a332d0976c18491c139be7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145f3e56e26106a9721cb8130f803634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c462f4dca188272403b4c6120cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b9b58cdec28e132052979351bdfce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19904f3de4f319b220e462ba924b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dbe662f191170f853c565d384945f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abff70468971746da4d9ee287ffa5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997487725fc2ea843a679f8823aed4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc0f070213ae54c2d595ed6f2634241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea31d9653a956386d3ea2aa88bc41dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6ffd9b39633663d53500ed9e1ded43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4d6c7c2e4dfd8426449c2d64936a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc9d7043555157158d6566036ddd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db06b6978070a7566f4844a8f94a3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352617a0a586be2c110c2c9edd638b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e9b48b0a6731163c42015ca0e73548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed86fc43b9cccd6e0f991c09c62e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12be2e04ac615860d957460da0f30950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989573000f617c676cc5cfac70ccc8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c404e2001df5011fc8644a7993df3ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb5ee403ec24bd6a45403a6c38aa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02479a415be4e5985224ac3c2817f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f3092bdb3ebe7ed64c9ceb46278755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f9e7436e66011c93c363b0ffef3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce350ab35160da633cc39687f8cdaac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efed56a732e102f11887b3d47e610858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303b33a08c90460f9b69b3837b6c0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeaaa950b438b160b7079808a5598160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd9a563dc01099cdcf6323f0fad4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e252278c1be8683f7002ce2a95dc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f38ef81c3027d461ddf672061d7f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e40abe99b9a7c200dfe2a70f60d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a566e6a387c438caf66099ae129965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9190673b4e81d806f098c0e45a7a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e254f793d4911c6aa18fd95361dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77421ab95ff411ddeaba23f0639ec0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5595594f4031c5ff16360a452f0c9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ba2a0e5ea17de01ca61987ec5fb1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04500164e75f1e48aea5a96132120c2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab970c5391fafac0fcf46a1a64ad6dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d410f6a3d492c70dfab267280bc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d113f290ed6106915c0f07f9ef39f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e2eb0cae3e5a9fb3c36379c9abe0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e6177ac957c15278f99059b67de9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac813e732bd5da5adc1fdf38c1a57b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99cad59309f9fd75f56eee976da9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3e0762d701b346a2b3f3e78c38dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393b238b9a6f13597ded962bf90f5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bde3810765ac19b392ef240dae28d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456363036de0fea8795a9f20837a14c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803659e8dcaebf9feac06e623647174e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f69765a8d5f3d15976b0e0c21c7fc84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5d04cc2b9a73c62fc7a9fc5ba052e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3196a36c7002280b59c3ff571789a8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d6ebcb97c0c2ed3028b13f40eea43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec7751ecf9446752840861efcb5a404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67e30f36900ead7164f142734357c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad43f4a325608e1658a8adf481cc166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76c2808b6e3e5103fbfab4e8ee0eab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc2007a522a8fd98ce666efcb4249a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d910024951899c93f499981928399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca579cd39f4c030a9cfa8a73b8e1e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8526c746894f852f8e880e611a21711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a903d7ef946454b1aede947cfe1a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a7ad15968c788538ea41908fd61d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cdd5549a2e65d502afea91687a01114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e28ab236816066cd78188e9d6c77315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587cf32dc4f500273264f95807a9e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e054c908a7b59257a7d4fab545ca117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8314406d0129b7a0d8e912a4ac8c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e7ad6dd4945927223a65edb5bdf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da5d3fa2817c0ab459ab53fa901c5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c72c29a95289145127cb40d68697321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec0663b4163a92298ad0ddc249e45622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543eb7c913c7fdcc706199e6fa6dbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc50cffd9d19970dbc2db5c73082c4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79341a09fffeb0b2218246a4e094825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba0376d9c8a0558af8ac5f9a22a95526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b5b3d0fd48db45d4499d55408976d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00dfd943625f2a73f53fc9495ecec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d259143ed6ef2594b8d33d182b637bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46382ed2f1ad31d03f9f68ec0611c99b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536a821dccecb389afb5297b7d967031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62cc3283ec88a9d3dd9365949124132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67692172b9bfcb3d7104d617035729833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be26b2428a59cc55a8720790af4acc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b59510ff1c183465850f87547b2c0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde586746f47a93f1969bf5a7343aa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351d03654046749ffd0581f47e7c4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8704691cd6852ddafeef8fae735349638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068700eb2fcf8f36438b55471df2b2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d791f7ba6642374d7e0322ae64398b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f7c4a680df1abe00856b36ad3a3f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d348d435dea174b8c2275bef657542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199779d2f42c6da53dcd5fd4f0ec499f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a305fbd7f7bdf32b29971eeeaa65c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513bb561b31e9c364e3c08c0fbd49845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638575a5dbfc6fd9074b964283b504c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29309a99c2a8a035841e863f37e5aea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec0036aeb67875d9c78bbee02a742348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93eb58e7c88dac49dcbf361a0764f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bb65866a1e75087315c5321c9f14950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c02f65d35edec1db93d65925f48f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be03e5a9057b678baa735282acf4c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7140f2590e16a8f9e0ce5c2ada3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a01d643823c039c02fbbe08bde3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45ddb32b49b87230253ddb2f958ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c0bc603fe9e2f4f4f12793c851a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac03f7caa3fe0b6f95f804fe80da8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983525327e6ae8d18d358d2df25ec90958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df786ba81dcf73b0d87f287439a516759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b06e089a03f8b5eb9e6932327877760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f4a3bf1feb4a5d4af95b83b98042861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe3ae25e77f5ceb8d9285368b97c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a593a7dcdbde2237e0421c1c11f05cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd914c8abfcfa953477ecce3f0f1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914ea17383316aa968b90e2b121caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7857ff8093aa3458b9af0250c8f9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d16ee03897092ebfde3330502731c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010c7a3700aa00aead0390fe4d6151568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5199ee41acaac5ea467a1b19cb8a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffea50843a1c25abd56fe14bc27cf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b979b5ca365614427db211d89a8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582586dd231ef0ad3ad97fa9d4258ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa77ad59867d4803515896e0554748f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bb498f99b4152549927ca25c57c6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b409d01fab75bcf2e930a155016c7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b03ec60938cd1b25e68e834ef9ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced6c7f61cb987c9908a8fc1a08ce577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41563295fe23fbbf026be4686223a6ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c5c98374e6e13559cb6a989b774b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724be6b10bebacfe2dbdc6ed0c4bf9980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>