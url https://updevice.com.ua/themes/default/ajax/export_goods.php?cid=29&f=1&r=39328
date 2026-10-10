--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec7d55fd4ea183943253f96c549f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ac437af1f83ecfc5dcf1e14e2e6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634f745c0286dc1b3daf968e443a563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e251dbe83d410ea31efaba7d30bfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f4b30111ff06f5339031b409c5595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e44b73b7116b891524f052716ffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0e4745c999902d9f6052287454ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0a2d0f09cbd44ded01e831f9418878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c1bf1b63ae0add3009f105cd6c64c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff5ea3533298baa1e16a2eee0c95910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0152efe887af8f63f6a23c728e21af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef6e52a3c0c723fc3a21cad7be9a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ff5c080a00c9c77e3d6aa6e4d45213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d324948d0c6b6e88198a78a7bc62114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854102321fe5f877d1c3e198babe7a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b72a50daf26c9f026485387f5a7bd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c52a14e730a5152c9998e6ad04b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773feb4d43a84d58d59c7e29f697c96d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5746f5375a51f0e6d6fb853ab1191219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c670f018ef8ef0b1746990a50e7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9457dcc41998ee146db9c720f7cd9f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e927f8a013647e90ff4144f03d5eba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1bfcdf930b972b4e2cb95d1d4575023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c782c80b8a02d4b62f8cce2702287d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431f02143fc86420250ede319aae5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fea364a324fe5ea7d61ac11f7a20126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6ade71ae3ff37a4cccb6371c018727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01514a6b74f2df8cc3cc9a68c771928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c183bd2e1246eaddc7e75cb0c39529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0a30c4767375bda29d245d6b8736830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0be655e579504c47f91f948c7d8c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752994280bef3b53402ef9f0ab010432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928bbfeaae2110a9d6c544685fd53e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4669083365f698899c4ac4a3b3d5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c562e3bb97f6ebefe6b2e69152bf6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263e48f1c44b398cafe0cb954ed52d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f38332d8bb85a51eebeb1d488e6b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae5b11024d02bf661a88e21175ef138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a112887b660d6bc9374cd53675735439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c84ba74ede799fc5d0d4a85600a3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d1a1fc02448e920e587a47c5278241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e678f18540c8a7d3e96527b31b96142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f40e1215494b58e4c7004888b83043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83a94c9bd76277bc1fd5d3ff130df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5fb10c2cb4c6dd25b97da03a1cd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf54ecf899d23b4c85f6ebec957c7cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba57ddba863e9e6b95f153535403e3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a316398eb1e49eb7c840871015bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a7cd170e2313d23477f024f3596f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc317bb44ed02ceadb79f4212028ecff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078345efff83c5f972f82bd6591c9e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf0e5964916a2dd7829c951a7f288352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7faf272d4ad67e5729fba0255ecad053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac807c78b24cfc45a305e1eebdf541454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7551741469fce94f18f919c6d30ce755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253519129dbb7c861efc1e95e9321b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088ac4f3f1632fa17e562c5de4ef3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e6817518614958a5ccfc94533350858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf746985b43efd5c732da705905123c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51c37f972700df6f6d5a68d05b81260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d8fdc0457d0f15d6075d2e40ad9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da185e3cccf31b8b1f2696704c411462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09add12039b0fa3dfa37ac1b0baa2c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4595606bdeec78aeb6c712a5769064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63533619dea10304e264cd74b7138b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe8bbd7e30b084b286caa0149b30566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb16e39770ebeb388dc4708f53dc51f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27584f72026ab956e0e4033843c3a2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1660b403418e17e779e1812f28cf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b5f80a4d8080978ddff8b3f1c43570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f26267d4fa3e603054ad3bcfd4701f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980183fc1cd01b3147827676fcac2f0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0302c576d3fda93882f0d69a088f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989735a7f191d963adccaac6cc797c0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144a0e4606426b7bd504ced6b38e9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb879ca572eab08797e2b32aa95333a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275f36b0808edf4564bb6862c805cdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb6a3a3813d32582314d8c972f63878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d906341fdb3224af5ab010af9182d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558ec5c1f5c59b63362f296f42436a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e70a1c5d14bf0b22c3a052ed9a6a6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7fc3a1d6ac11cc7d494f529c05fa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b62c3744064e15e05f05e74fd3732383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c44c6e0c7198eff5392e5bf0005384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a846faaead1757cf3ae5e30dda671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92140bf4038e32b6b2e76d3ea6f81a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3912e2ace4ff63f95bc6c98a3a1dc053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf7cc11c212c445316ff069a593314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf64c5584635282d6bd75476d7f6305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c6c43977c428d27981cecf7a6bae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd52aa3025b39ac39edbdf272fdc1007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835938b16e89caf347ebd4efa4cdcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b437ece4350c50d40b9c850dd4f359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653b946bb32fa78c86322bed061acb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354dbf0f7b25c54f95dfdb0c42984911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5616aa648f4c462395b065e6eb40bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e5917c9b51610565103ef6270d5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455d85b431d77c2516afa626bd58e8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a789a2bc987aff24ecbe726623376315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4f0371722d69b34617ebd1e1aa0b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebe67faad431aa4b51dfcaea825af217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37810b7a09414c17d254fada49784618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eef1e99c3c4fb65301044887cd6db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14bb617c6274ad913137c46866ded20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328057ef860848e31137c388aea811521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0adc44d5b49d37782696796443a30322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97d7e4dcc30bf903b60bdc8a8a965623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461e1af5390d4c2b025d710f4c718524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da41d9d3bb173ad9a43e46bb3e929b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac275d41e88de9684d21c9c0c3bdecb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42214795134ed20c565dfd2d4096ecda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717353f41c5f8f0ab443df949a81ffa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc886ead214127c7929d06122c2009229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d37a05a424f79804e9903ca6e9da230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb0592737f8878195c70a8d1d0b9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01adf2ac461396b08d6d24a2feb4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c59ad9b59c3706603a270c546995933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109da30b0e76e6d4ee626f0707df93b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35b6086756cdaed4d52448b50d7fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a73383e93dab086b221464be03eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e47f5524d39862a37ac1952d49aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58c37cdc1aea956d17313935c3cd8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979643904bd54671394b9a14b7b8498f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f4c7c3af788e863d6354cffdaa69640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ff9fa74e1765addd3cfb2f7e4a2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3c9858726e81ba7a1a826aac715d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b11c79d8bec1c8c239f759105bacd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094f2f855e69d3857deb654941b56844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a46dbb5636678d2dd8ef0a8db3251a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d27af66808bba4f7af1b98de97db3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4567b0c22b77b9e10c4e5fea3dbd7d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a080ed895564536cfe927befd44b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad38c2d7817cb6043dbe139f8ab88649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a709aa31800d8e5951191fdd2f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305feb47aaf8f74c15d200f1823b97d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcc2398dfe6c8a3e459669002e9c4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177355088c32e4ebf01b6b95888a1fcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a7fa41f971ea07c92e5f0f234f35254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679725a27bb5fa68e4655770c5dd91955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c403fb98d124859559c450c9ab1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06249961e267ae180be3e91d8557bda057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fb7d8b744bcece9abf35fe16a198b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f713a394b79de9f88b3d72ec09fb6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67a4bc8b165ac3a25a151dbe8525b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc76972ef77b3b041fd4e1cebb8f19161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f16c1ece8118d5e647616c86074962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7655c3b74b709fec3aa82835491badb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba424ca74cec3d6967d51122be5de964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8649ef91ede37fcab0da3672cf03365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d32ba7ae34e6bfb8b5d6b5f6f78e3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6fcf7f54e4e77db20460f403daa9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a24d9c1420d147ba5f87cb1a2eec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5538bb8a740065f613f04641a65c9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a967d83f5e5d5e4dc4557bdfa7c34ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df243384d63ae3972c71cdc3b5bb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ebdc8f30217fbcc68157a9ac551a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81facc83558de25575ec2f86ac97b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d125e0391d8b29cfef73964be97374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cc86f55b19bcbeab3c09b59c846fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392bb95d42515a6a1ced86b49f02b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9fd6e5796704d822eb0846362207077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcc89b09d784b39b0d9c97811c71b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8665076c252be53b2e6c2c34559431b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd8afdc6d5343c48ae235be04073e980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>