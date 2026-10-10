--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97dd20b46f9b6dabd878a51555f6f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea58336a83e6364bad06408f5a35bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1d17bf6ed5624d653af8e5191f3b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2255b158dde522949174038a14d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c5ea8a7c33272b69387e286aa7c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ffa2594fcdd7cbfe309860e2e2b236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b186dd03107be49d9dd28def4e0147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe08bfb83fcaa658acb5a3945411508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c62fb724ea0d4bb19ad0153a6a4bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7128d2fcfadeea910128588348a30c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93a1cee8512c50a2f290fc6f1ec0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a15a52fda2b47d4c595f837b755e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df6df2fdb4a4ade4dffc7f3a0976ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf379c9520369b250b4b05984131f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ef02bb62b3df38c68ed6062277bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435512b02213cfc5fb2a49fe0cc9a7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844ec4ecdad3e62b32f2dc91a2123817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477579bfdcc9489993b9d64bdc4c12118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425e400d4b747b999fb28659a3aeb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72373d5f637fee8dc20216d73fc1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032c518ee2d909c3ad194ec5d84285721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98bd5f9df6e364166afe292d2238f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21ca664644319dab9baba74da03c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be2eea13ca002ce87cbcacb0b7b92124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b30b5b1795d32bcc1eda61803aad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3dfd3088abeff2d9f23f36c42b45726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991371db1d05a669eab70faec2248ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7221a9ff3364c92e260c83a133e1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882a09cfd17d7a84081d7319088787729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fc24876c8dcae217bd188bde1c6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908d38606ed1741f62895c8082b0bf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0aac63aa3e08e23c82eb38b51d00b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b9ae9663d7dbee08ce8705a2314b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed4fcfe1549da078870c0c2300f37c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897a0312f081c6aa2ec5ec048f23c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04074d38e1ec74c31fd3da19e60ff18e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952adf662485541c74359aeb14893c3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56cb78bdb3d459d89ffbf2a588988a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573119f7d95e444270b4d8c27121cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9e7d203476d9f0d71f3e44ac79a4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d11a41bc96fcf0451df75fae838ceb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fc93c9480e285e6a24740ea3b167d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee307df696bceff99e1c02e6066bb25c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0db6595f1c9eaa84a38acffd2121644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6eba9ee7e493cf1aa02852c4128a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bbede02c2ce4a1d278c4e42836a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a4531bffcabf3f8ad9d2d12ee03c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af98d697fc299449919578c34bee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5389611a84493f6ad2b68427924814949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e73bc158f437e9c539d383fd0553150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870541c13574876bca3366ba27304db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054165cf01206086f393ad7d9a9911352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb172a693cebfc63d2570a3567fd2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716741066d132f9d81c600a0463cf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a9897399bf1f0abe9d13258e655d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba886a1ddd5c26cb6bc119dea7fc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9c8f07be31e85d268b60bdb06213057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708fabfdd664dcef756726c534606258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229429ab94f4ccaf0d620eea7979efa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db66ee4336e60ee6c09186908fb21460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfc3e5e3d98aba1e2010b88b9b34fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d735dc4817451f164014603d4bc8e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20f3fed18d229e20163d018bc884863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d242be214b7a7e0e0c495a806941764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a9060d7ce10e30e51ecc0e449d5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1c83b1ce4a047727ecb799f0b39166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e6ea8baff0c98420e21d4fc933c5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fd8cdd41829394c11d2c02ab9ae268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3415e97d95603342f78ba713a09d1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397da4c40e923488950eb3381f17aff270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006150a7825e3f883b6941daccf5cdca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5afa89bf6c5119f1c10383058c31bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4465cc95f5b6642d638e22535f4d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407b10cbc662390aa3bfaf0d2e0c6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1929671eda400fc1b549e4902ea3c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933088675c779a68642bbeb2841b59b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e8e8daaed64c67ddda4ef8bc244677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e15485f55b68610a205fea7f7bca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214ed3314ca503b0076bfce081f93979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d8318142e2fab0a294acc1e36b35480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d121d1e85a094c11dc7ecc06e372181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d16f327267aba0c8cbef699e25fef82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e563dfbcccf830dcc6b2a9dc6d841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352aa234971b2779d2f4b7efcc252a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30a1612dfe3a77fc244c0b49d97553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed81b04d534aa8d95052500769d254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d200a21b391a9283685dd5b8f387b785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43bc9efcdd85700f59eceb5ed88fc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2e6aaf5ff4222cf9404d56ddc9ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca4aca257cf061b5abf4ad9946e1c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf350ff0af90b4203eff6a40bee2969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b97b75ecafda216d711920c0684110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ff003ab8f85f613183d04d60544f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fdd9585fdbfaf23333969ee14d1d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ef64cc66408d99733cd0271c151613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff3bff0e32c6ad125f9f75d5c240f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb993cfac14ae0cd621bfb09dd3ccfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc500c3adfb5eeddfedb19239f5de0eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b5ab47c0f6078d2f674a22a0b2cc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5556cba21f50d59a0a1b46d1c16acf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d87ef75656d2215549af55bbafe6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880c4d01e6e24ede3560b663563fe7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e832baa42641fa9a043512d85c1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad549e887398a1af6b44a26eb44a7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb449dee1b78ad99b0252f0e6944f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033275b5ed9bb644fc0156a04dd360c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00def022fd01a74ba1865d702f61125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac860d7536994d53a974a0c0032751126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c87e0ae7bd67582345a28c897341527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8008b7fd56970baf313430217396eb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb8413392c6037a5c29cb00cd2fc5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908322415bef68654e5ff0cfc9eeac130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d00b14b07ba74ccf22c454d34b2c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564471e1e0eb37001b84f64653f875c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f666734d5f5291a3c8c405e8693a4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a21ed2105c2eeb455432c158d9f6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c83c66cd19d41972defdcf34321335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03234ebf3b2e29b627e2bdbff85cd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8f03c4c009074f2d899afbf930b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29623ee7902093d38923f8642a2335bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842512a19d1ed1bc85dc8d03e0786b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbcb34e08842fa21dde45d5df8e1bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1045d9388373d8af6da207c1f0dc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7cf4de2cc34d7f6d987d28533135f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff146f8818cdd64989643c3d5a2b0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6965fbae3560ee26d3d982aae414444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9c6295c101a5cc05ddd6c8f46a0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb27edb9a4eda80ef02308477d2ec2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8980f4977446109a93423a926fca3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c004d83ec4d35c766f148dd1a5ed8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd5e6929aafd66241739b7ca824fd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2f24f3e6b2d198ca71ef6170bab3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0497174339a43b86ed10c65ccb15d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37ac0178ba77e68df6e38b82b88d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01c6fbb2168c0e5aaeb23856c310553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1b145c03b7d65bc8a2459b8c323154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e79225780a33b74420fe2cd8caebc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745b96a84276ac44f2fcb3aeff040956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608aaac39a247716ca136bc319a0c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0b9bcf60833ea02026ca73084a6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbddaf11bf46c306d7181964efec8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c6f4c5e07fac9d4ff2c44b5073e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b8a54ecf5842776dc6d1f91db85f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba2ba3e0550691411ef311f1ee5f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88086dffaaef0d596f9ff46d706beaaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ca17d411c794b9c99340c0cf8ced164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6bbb2fd491e14152f196b6f8601a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b67cdfea5c771d813c0c9c27b42b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc006844814e5f19da54f369e2c2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ea8c0e83020b25c47483e599f18168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a2bd14a72b46898ea181ad97f2da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b605a5f36cdb9237b95d14061cf98a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa044f106c9dcc5e8583f82d897624a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209db269b8397c4d35d3dcc5d263b4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144da8aad57ba1086b0e8a103bf444873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459636d7df3c577fb0cbe77b961e3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092999aaa4eaffebcf1da3954cd4d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fff0cebea5ba8dea8aad081b3c2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9080d3e6a23756bbedad64b37bc1fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cc0ca0fcf371c4f51bae3cdeedc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d6ef1cf016bbf5177beb23670405279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f435bfaae8e6a099523de7adec165ec80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>