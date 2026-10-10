--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0958fb305ae428986f3e859e44688f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b434cf670fd7a9f3a13c1af82e12c112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7dfd2d91692954fed8f4bf2f185d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcd6c4de2dc7a1602893a0d056176f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc667bfa965312005023bcbb242179cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606254c88c4926296cf65b33e7ceae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f4b9569d83bc1cf68f401fb3d63967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f5b2c8ce506f1f2a4bfddad3fd4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b081938d4518b37415c2498d1716559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc672cd7215e840320f7209c0401310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035154af8fbc3d5fc67a95930421fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea843be8dd6d74dc2ad8b51791fa2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01133bd9ff97118e5a615e9605f17cfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4befb1eba079b7787035b91af9b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514fcbdb67dae8349ce98e34f0f4ac915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5179bce033d2d85b56c13359620b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637e5ad0a96d26820bfe183339c454b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183daa6e6ab4730c4b86dc785ccaa4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ab6bc1eaf3c3340ba32f5983c57c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992457e7bfaa85007c11db32af31f4a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d180827b9fbcdaca4759d9a69decb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651834e765070e3b51e575d8c055e04922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b939301705bdeea751ca9908ec0bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08908f3ed9625b50778b7bff128eda7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd065a5208658c17f541e2bbc43b7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef61fb3f737f1103d8cd0e1b2316cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da88609cf63e278cb2b342c3c8825a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a1aa219dcd2dbf3d3d94b79157c7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f558ea0730918a3e9d9fca0b8fe25329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d55a8f990b8a480cce9cc4db41333130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302009577dc438b2eadd0bec06aee09531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7da0ee9f424f893cb459821ffd152d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6955b4e442eb32a219a38f932b2b86d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee2dd5940d9e8cc16c06696abf729b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0a7bbc23bf9fc9ea14fc735c4e4ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65298188ac573449b315d78d8a77606c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b95df0e8086cbd1162fe69b97a18e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95853f196939d4328d25cb63e30a42238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba80062e7956d52f55607506b79943239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabf44394f273b510f3d783f0c24ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c317654ecaa7723eca7d551f684f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac2f334ed3f9c095a684ac660d886642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fc5a7b5f3e9dc230360b920cd6c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525b4c12e7e695373cb0015397a54ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119a0f9555acdd163a6307a6998cb4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9f9aad2f6aeb450615842a69300646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895cfe4f0d39b6d8aba5927263e219747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b43040b55106770a8b9028f16e47e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563d16925d0c4c0dac73b9c1d1c93e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335320e1be3e40a4aa5544eaa143e0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddbf5b39d25198c07b4c6533888a3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b734424fe6e42bb479814ac590b1a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0be50825ca875672d5733984756753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779e5ca0413a59214913679ab0a0a0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfeaf209490bd0bd893d881f053cf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259221dc380ffc6d0ff3f0a01519036956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a045cb408b9427b3ebc7b66905b92657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d405f3bcd632f8f027c80c6340c4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f136dea85fb5958c821504b9df3961d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45271240e3f9715da87969141d81f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642c0f5f8683b44c07637f2989660b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b930b1a47afa15193b509400b868962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a123629de24d0c70fc43fb80ce3262563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b5c8ed994b07b48de751aa697ad3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbbb8d916d86c9798545e03d27ba8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9270943b6150aeb4cc350083f37066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b98241771fded9505a2a83287a92c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71433a3c3e91f5f3f25c824642fb0ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dce016e04d4d10c87070a9c98029769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd363f24c06ce542e700d4dc6d74f3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d81eb6104da5c4d16b9433f38cd0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0ddb68161c80c47cb70dbe325da972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4dc03fe268481a8c59d64f5997aad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a253df79b86eea9b706ce84b6f11db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8398ff4c2e1ccad8079a6950a49052875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c698e545bc504fbfb64403501a9b8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679901863375e8048d4902ea22aafaaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ddfae771d0f1bdeb77fea2b4e63378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152720094d849c83aeaee43d535d170579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2793fad9323871822aefae44d3dda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da25f026c950543d6007a6d32f465881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ca16d2803b26acefc900a437529b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3c265c8acdee6fc6f1c9d0ca5cc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed7e0b8fc6e99be4870525f7e129a784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ebb42a222b93fd852eb3459da5811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c723741c8f38f21bfa597c553a2ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578655b353c2acb26058567c133a143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050187f19ba2f125553d9d1824c62b354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c50977b63d2a17dc1c0514f5e0b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5979283e86d840b17ebf44c0576136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2f4d606f993cffe7ab0dbb4c1e9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182422e26ad803e8b1bd93e52e8d008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6105ea5348af77659ae1756fe947c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f8f0522d90384b5db852de20c179910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb045fc2d3a2b0929cbea8b9e97ce8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afcf27d1de8c895b4a00d695373a0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7dbf22bfa959b50f6a8eb3478fcc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a2e6b6a8c3c227fe2b1adcb0f50a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569751925293613fc3edefc6e75c2d0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f4498890a006b0599b827b44b9a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f54755164be3abf9b302a109f7fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe64b6a904ec6f61fa8c0c4521cd37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78717652ee1cc6df34e1e0e68abb7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e56fc43d7d01612e193f90c436484220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfdf5773163b2cbe7abc04086e1eab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b309a20c1f0ccc0d19d2b220e33822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b23be9ee1390b0ebd9c9d5320198f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4862a45a4b64f0e1b216200b4b45a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad203a8cb79b129d74a73496abd53b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be892b48fb8eac922ec4c7f8ee13bcb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad141dc79595bde0b122ad5daa6388f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec31a24a097168dbb932075f732587d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dfd5d65800157d9f1fdfdbccd487429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a3668289c31b7a6d86079f3f8979230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7099e7447bfcca9a354044d88af6a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f77bf321c2367df26647de7b62f2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c34a09804552e9fbfbc5b0a20d451033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1697646151f0eb4fd80194efb1033b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d558f8b5a34d6e0ce5db9997303023035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44965abec7b757b0027560fdad9d32df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a604088a8234588946e519ac7fc9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edaed2364b61e3fc04c939db2f371d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd3824a4024c9c678a13bed6139b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43355a39ce9ef87cbe83449075b74f3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6834782a777bf7deefa0fd2eecbe4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d859c0f70eefd9ebebdfe5414a6f4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1780aaa19d211c1979f20c6726f2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b25f571bb0eeeeb00a98340a1e428744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7df57188c5146340751064bdb21745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b30089281f05fae9933ae9071280846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd056d19d1d395ed8030f1febaddfbac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290170fb377d78ffe2587ab158c663c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2775442c8601bd12c2e847f6186f2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88badc34eba90abf451623badad44850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806100afab333fa67c4c1b1d409acc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a801ff51966346d5743fb4badadee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f495d4014de68b62a8d5753994d064c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49763b44a9cf752d8624a4ebda01e0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d1ae6da0767c1fc85dd10760a6df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff73c152d31580d1471ab5427e2d69b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ebbb20add2f15cd9b02d26be09ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469e850f84b0a22e05f6e6e3887b7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7be5c696f318a94b63d7eb9f554bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665e34a9395c44b14125638c81ddef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622552f2fb2c1c61a7d57d05f47d8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48f12c5f4a0021563722314784ac1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7383fc67dbca1b5579249ead12dd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def6db6e20316cc86850aeced040ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b8f9096108d35e4fb5bcbaa279fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c0514d37079ec212a100611677c2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd706607c5a7aecc008dde1307cf50a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c62175d44e5440f719535653d525a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb4bee49a38fa9cd0351e8d117e87c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b32b7107f9b4106663bbff216ae370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f44b9589f4f665f2a84a3eb4b3484e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039fc1ab5ccf766be7e1947f92a78272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b366a323fe75f307c51c2f03ec36d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdfe7d99abe101117d5903a087b33674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5bde10fefd6a24a59ef555779905475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef11a361d49934cbe41dc0cc236ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1460810b45a2e01e3eeb149747759677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da6289d3821d7e69f0829938b7d95278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e43e953d83a60246ef8b8f416cba8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c276f33b6c431c11bf2fe9ebbd4080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>