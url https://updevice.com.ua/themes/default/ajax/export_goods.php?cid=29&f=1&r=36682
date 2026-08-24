--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d1d291e1fcf42f4fe815e672a20e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bdc01685eb41a81bc125327a756942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd368e11f43abfd7a2f04b61d2343ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3551d93567636e13ba2b8da7ffbb464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046cf39079c9f3c9e77f5bc20d7eee85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75108176313f3c0f76dc46b0d280876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb678106e36e6162c4de139843203ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f14708274905278e29613b8ccee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569591ecd871f598f695b16cfdfb20e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f11d2425ea16aea0b7ca04cc7e3a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba061968874cdca387ffc75f49920c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea563e11463c92babd95058bfd376612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76097f725967f42b5fba724cb1638c2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe838d29f42d4868ecdd678c065f54cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc14db02b4db7c2ea6205d639c42f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd34b58ca70e6da585d8a3b4eb99016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349537035a9421a996ff674dbc610017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf619d41345a62d73ebad9172e24c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c5987eb0f43e2bc30036a250d86b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20f2c7bab3f9fbb0be77c6cdc09ac120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da75f197a1f59e2650999327388bd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a140dfb8ef9c1ddede0387b2344722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ed63607e739a5685712976d0a18b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec14d315323a2ab70093f39e5b9a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916e44f555705765ab26fe3a6c173725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d3b541dd6d65efb0da95656a122f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3a17fa3b9c2d391a1f984571603d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782eefdefb45067598fb2afd4aef4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3952ad16e404d90bcd182f4c50923629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712e0f120e5f0390d8e5e5dd8ba21e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d938aaf895405f44ba298118d747931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5aea6c835515c96ebb07a409df26532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f09d47239182bf043159de964a92e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327b545aa82972af840085c63fee5bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891321e898e72251065343ba377a0ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95249bf7a90ec11b263158439434b1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa40c9ec2d60cfe55bbe4b57ed17737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff4ad26223cf54738b2d5bf543f9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83ba5b7926e21c43ac5c85f1c70e1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea4752b77d64ac961cb25fb24abe940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d7fb739b061d91f40b841c40743841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8bce590c3088a162ad1991d1d55042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44c02e8fc95902b0522fcbce76201e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ab6c1d5b0c7793b97b5b579853da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a919647f2d6f8b2daa200279b140445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527a6fa4a70cc36be91d1a248c52a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c3700d51be608e022ede43707f2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43a39f185a0ebf9cb3171a0be126348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34339de0a7c0aac094ea8b7a2cc7f9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb55a6a6248fb5461d4b7545492cbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dbb7de3ef3744d06e568a3ba97d1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70716d3da1c5f196a96b32c77990c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857a3411e449794ecd86e87553494ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1eef692e87c266b005a282c19759e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281786c867ed7a9b10cdac79cfb292ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63e57728daf97afb4ff7e19082aae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c45711d2c0372cfd847acb77ecd7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9b644a5689850006b7288d6ea7fa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc14ea0b755f8d583ab0aed428aee859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796553d7bb1b3307ad8e6d3295170b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e6c743b0ce45d9b505ac2fdfa9f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046001eca8ba351d582624875c7523762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26b093dfd96f0a85ceb6bf6b1725a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c788a489c26ece932101dac3a426864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566022e709e45952067c600d33af1d5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee5cd7e0252f8325cb5fefc657e4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e03e0b8feefb89f66360c740513267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3a07e61d787a81a86302a164741268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0fdfa4378288b71155c6938a4fd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8886c392078976ede321cca3aeeec4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e81569dd8a8878c704b4c84e92f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a657df9917aef6944243ba1fcea9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b4a90b43db4233315a9595bc531473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101b040863a4b98fd611e1da9ca25174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10543289650caa2939d5395e8c522f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fa4b97aa1f2cfb462fc283527b4d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86063d6b8f9c6dce1d913663be81627277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ea85cb714771ff709b8a853c9d2c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b56817acdfafaed8bbfd009f539eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e773cb1bc29fd4c7e74aecf40feb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb80249161105d265ad6b1a9fb08a3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486db242aee8918813aae4ae017ed782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa225756f78b2f4dbf43ab2f15fccf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c98e437cdd2cc2213646efc266c5e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f36fc044d128bae827a27f4de4d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279664fa3dd385ba2a42520b7d4cf5782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2e17a9aa9c6db5b2274f6b8d273d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25db2bdf503f2987cb5b7ed058adca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c314a7e6111035881bf9db87656895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d02a954c3dc676147c9fb44e450ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefa6426c1e8cc74d0d3e079fe37b487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5f96d03a81e36a076bd49c71dfcf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe49b7eb5b3e8b825249239be1df19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11d04e923ecf2efe94a38ece1ce30110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaff3af37e5187d790ca250d04a1de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcec8b1bd6679ea729e71fb2c3d90e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4af52529a35c8a0aad493b84b41c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac69ec26bd538154a50a524e384e97614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c8e59bb879b5adb290b42c7326db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c9d6ad479213472f4d2342e7581716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d38b21ffb22ee5803be691eb954b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fed783b445845102899eb61b0597f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b223cd68f6bb72379d307abfdcd9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f5807ae21798ea116b48f3e1a51220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f3c16f63442e820dc565dee6365b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c968116b1704f8d34ff548c8338c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c4e071002d80425d7ea363943039023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e422c658dfa1305206c8751c480324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793418a679d4654b093ac0b084db474425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cd75fa4db7ec3811cc77ac21803a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128414809c3b26de0b0220acec2552527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901a31a1bbed0272bd7d51a8ed87d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f36964a747c5a431c21a0c349704829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1b018c058c839d2f9748c9e6637b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d15a5aeade99c466286b0debabaeb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6215ec8a1f011637334fa4f5bad3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aed30b000e6c0e4438fad82c4e26533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61de39e90759f7ef11d87bb910a6c8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a3d549344c6dff3af4da124b62e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479dadeb5adbd01c743262e35196a1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a388f42c61542d6ccb54c26bfedda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ba2a3200a5e243a00ff02c0de7a8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8508c90d0354a24b512a8399c1fcc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bda0bf986059ca83d9216b1f2b3a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d28ef3a25f35c91fed8a80381a5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22913f85fd86b6747ce75a511e8ac23e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762cd7036fe7e406c360d703457bca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377d32483fbdd080683b8c0a01712ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314493f1390e0bd1846ddf162c50673f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6e64a2557ab1a1971387ab0302c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca778932323de8ea25b1cd4a8654047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd74444d86c6683d7555e1241e578f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31b6a0631f8a37cb97610659e4bfe349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119e6c22a71f5d12850d3797c0988250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf001059ea2d8b99b8bdff820a0f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038449770d7cbb369f6415c928c90aba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c8f8c6fd83f21698c850df81f7ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2bf089895d0418c6df4cca2e9c9bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b3af3083528d18e81ddf09ba653b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ac114756df29cc016425af12d5c9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd297ae381be7e44abd0470ad4003b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b5e2add28374c4f836d32201429658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf094690d834c039e0c27a9e9590b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3caba9ddbd409b8ecb254c12c8580460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13cba7563858acd33f18e48304b4a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622144f3e47a648130631d7429a10a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b09c446db7124fb831716f79e1c2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b650287a9e49723e1e7842ac30d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a740b6fef1d46b526190c394293965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae49152fc1a2d1846d91699e6aecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b546ef98f9bcc49e2e89a30e7aae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9d577d140147db438376b608faa7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c25038dccfb77a4014e02b73cb0cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3026460e9896715d075c72ed56e5b2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dccdde8e27fd58fa3db9459306e83e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e6b875c80d6efbbd7de2af43d42b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0eb089ca004596d2f450ddf53bb7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3ae21920361595b181d91243ce5e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3174284750d16ad6f727e692b9759475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef044ae6c7fe4e571e9c28eb897d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab2c78b39f3e562f09ba694ea3ae6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1261c066188ca1f5924c5fbac5b45e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e7e6863ff6436df355c41ad95fdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461accf00ecee8f290a72a401f953bae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f992f908b74e31b968a6d0e6f8700981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dec964a23291352ab46c1c69c1e1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f40b1e6f546a23125711060c598e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00804234fa6f77427f490cb5bfc1b6a84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>