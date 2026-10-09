--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c323a5d4f088e7d541c8ff5840141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854fedb26d44aaf8d2f073fd4744baf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5756faafa47ba02346826c4b797d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab329d996c192f974a7d6902254fe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423bb8de2720a2afdd2a3b6fce23dfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f9b70ba4f948c3170658cc0c0c966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c7e3f23ae806b0a3229162a2b33b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976fd9f5e75153b227012f28527d5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadd4d2b22528ceb70e2a2220bfbbb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a461d394c34401c6be55af83b11ef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda6e9e1f6e3d8e6d39b8d8cd526b4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7c7edb73c0d3a457af585abca63ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a4f6433d97ad645e1c2f97322d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545891d0aafceffc4d403a113c6c39314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0850bec7c21d24432c7cc12e41a37415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b92bf674d92571a92f63e331433c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b912c087d82e575229de471a898217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2dba02bd6e16c30fbbdde158b882318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9c10ace608f946fd4e321c14cb2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e7931cf5b6514d2edbc594f335d0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d30017d2efb1fac7bd52afbc31fc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01150d0bd3342f3ab8d2d18aa77d22c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0273d22167367856114a57db73d6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820528b4934a8b7a38539c2bdc89ea024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc68ccb2b3124c2c28a01b3702e1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b8a8fb4e7098db27385e70a30a0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489af6c0ce9dbc99b6a771c327c27127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db4e48097a6947c77e3e8d471f00c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507152e2998190a5aff743e377f5a8c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf7c3973651ec5ce7b42ab4df546a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866f8bd47ac8b76a6d74f7238b91a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b73ea20aac09f4f2eb3943bedeec7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab3fb78ecdeab363195b10ba6162033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d489f06b9dae8b1bea36ba68c7ce62434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356759cad7dd99edcba0846769ea991d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d3f073eedb08a4326ea0c4c14bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5771a0c49113aaaf85b71a9d6f3e5ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd0e7135c7bcfb093de341658f729338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d05333a516e2062cf65592a87eb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9ccb619120c37a2cccd9f23c18db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627bf5037cc34b57a29c8262a0fb7f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e178970ea1223effde6b1a4452abea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d878c08a33794fb933c7ad10645c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c7c847d58ffaa2b3aa571bffc80f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255d188f22280443491204ec16b99145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed342938a14b793b3243169399fdb2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9bed86be197e14692a1a5a667b6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247abbab67fe85e05ce46c53856c8db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375330def195bdaf3596fd553ae40749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39753bcfcccee9a66fac785c2b39ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747282fff11b3787af1cc8729dd51d3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c8f57bc7313b3a8dd463a81a02eff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9a5ccd9d89e6b7ffcaa907b9eb7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc70b740a16e97f587849ed02671e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99adddd8a16a637fffad82f5a22508555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a12d72a25604cc5f5aa023c12b80656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97154dc3f568771d140b1c86c13910157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bad4a1011b8ba6555688375271db358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4f3e7d6d563515970582752988a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35888a40c601690a8165a1165d502a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de8d609a5d29e2035804aef97435c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdfcda46c52bde73990e79f9c2430162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8720153bd4aebfc575aa2a2502520363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193290e40c8a83d6e75ec30e6caf46b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266480ea1b49f1fbb4d222e20de27db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1653c64a1b446d4a5ca0583a83d36f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d4382c36346fb98396d96f9d61be867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deafe04e4ffdb4c361a824932414e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a276d32d29cda1d9e09dd12a157669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7d7f99bf22c975d52cd24177dc7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03e06505538710a8e941451d4c19de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ec271f8374950e4c9ac93c43145472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b35e1be84b628b4efd141c8085ab873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e3285ef474479955e8feba12323274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ed8ed7fbb00c84422474008b70d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ff71a22163b9324d244331f349a6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2830e09e06a2f1fd8814276fce0f4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d19eef50c8d8cb02f00541fd2bac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097232c0fc11c78f48da8770351ce49979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8201d648107aa5960bb9fdb9f0d5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6444035bb9deeb4deea4e0ae01ce2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54261484698a8225ffaae86ff85dec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821152e4f1ed3621762312b0932b7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013e3208c618f6aa884bd56537283784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e3c7a897fe8e393a791629eb9e351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061448e7936c7396dca5a260f98d842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d12fa7c27c2159dbea5239be9b8963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b040d425e86c8c467b253778995943e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570849e88f0aa53f941696635c6214f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e85749922811b163d62f1f0c9dd3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b6cbdebc900cc47004cbc8aeb93c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c394caeabb012bceb96f4938d74c188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d59cf2023b02f15b668317ea68490b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab395ab2b426b726187a27f2f268eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa267c35383291de34a860f21c50bc3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03073d66f00ba7a35492f06376eb6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318cbf218ef3b61d4766bd9aa881b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3155b0479ebd0975e27b79affd158f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e303d45c6ec4c43af7c692c21ae915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f01c87688a84244ae7ed1b87e176316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c5e5466318be19da96f7828016c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ca5f42eb538f203a8224ca2c452c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593d0a7de55e618c4abbdd61ba1a4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b64fa0fdb2c073ec04a543b1b9bc8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691dfda9ff970716f40b5c9cd2c56421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e0592e0c90f95e2bdeee3c1bc7dec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb62ae92d770ff108b37b16d6b633323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb680ebdd2a90b7acfd94481b72206224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f430ffe6f8f7761554d93bb881f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ffd0dc4262a7eb519930984dc9ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963cb189d1386d0f198498094f5b1cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a025be163e6b14c554bbd7fdf74c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf847fcb484b9867a0acefe11f4f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3420e6eb57fd12c58107d268218bf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49a8d1116bd28f74c1966ef69f92f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d3b638dadd50503c34425054f4dba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba478e6d32a557f2a56dc16a3fb6d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665e2643594edebe7f3645336f1634334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c6e6f23f8e6b6fd7395ef65f392835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda28c097e6c2c23045bd26ff2596e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2d80e30d62a8816a1b77e5591f3a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b49f93c9a8f0c6f69a89fc9a2763038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1724e23bdab7079e24f0daf4fc370b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74339bd6dee6f42ad9ff0b0bbca4bc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a8243f889f1d451d86010f1c086141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c6d118a64a79c5a10f00dec16edec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed8f10ccdb48085c51b8f2b6b1cc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940f1afe9f8126ddf97284be8fd821c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006913010ca3c289d7b2f3d77294b3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a8aa72c40fe451d608044e86528ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084ef7aae9becbb2259bbb83ba4c6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7e1d6d83fc788c5401521ab5f4c7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8000e11e854e701d9ae5ba885c48a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908685555b2ffb6b64d81d5889f47a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7198821bc3097ffc36cbce7ccb4f4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cce7a48e80bc5488dd3a7eb7a693a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027de2bc4e5c5b05aa34458d7f7472753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cabc7871cba2fdf57e14cdc7ed6bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2785df9eb3251d70a427a0d3001d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12805903974814c5d8b8ddaa2a2028e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1258e641ffbc98139a50bb285104257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8830b76c2648951bc213adbcdaf2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76da67e0d4fa28cd230ad76653d72659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944f1e944566a557e7c0a90f37734460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e73baad77be3e273ba8227754bc6a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc7e1dec172af5b6a747b96b2351262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980232632057b270c6bf427a5ebd2fd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9185acc54b42bac8a347d9029c42d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812720efec54cdb61565daf059eb426a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f11ddaddf140d859d7d54d2f4702666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c557a55cd70a46e8389eb8d0af14d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811e8645f9988fdbdf896b89c8bd7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c2071771531fcdc6e51a395316c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d4a80f737b4c23e59c51d384715c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901b9767204dded4d92e85285be0b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136dda5fc357ef4c1e990b4ecd4d2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b45fd2c5655ffaf9088789debcedd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd49d4cf51fa43a2e88622f0128a3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cefae5ee8ac470a6c358f09e4ad3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9362afb034dfeafdbf30e283dcd4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae148f78a13a7996b47054afcee886b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66cbfd51bd26f090bfffa5f50103ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe684f16b07ec68c9dbb66e4bd159f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd26b058990d9287c4294c115982c580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>