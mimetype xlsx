--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cdbdf912d2051509ec728fa74678f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c90d33646ee1e9979dbff90fde792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eefc821410d6d339665e7fb46faa753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e46eda5b7747f7887947410eed72b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862a690ebed9b78da1b7a017f218ce15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09090211c1bd048074def915bf7456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4d6199543748ed18c0e0c160e24d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c4065c04fdb4d1b839a9ace6217178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e33e3eb5bbb0e64c8bc0e46566c3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de38db2e1dc0b26991f554cc88d25810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77aa9ffafccc784872d4155cd65b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ade6c6e79ebc30246179da5f0f6bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc431d8672fab9b426b38cde9cacc3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34161f8fb8779675acc6ec8daf9aa6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1edb356997b71e55df4ac871039a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cad8ea1e4637fd813a983a52392d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2661c05bc1a1b0ee7b3b0bc21ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47af06d889bd3e9e4570041d9c72918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801ff69ba3bce9658e19a1fe82e9e3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2586e0a4f42602f4d74a7104babc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53195c4de9fe746465c9487fa0abe821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f9f867a75f5dd5be3958c90ad5f3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebfa19f079fff0176cb015ae2989023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b1369f093fb8b1517255e3d56171e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a24c15b2b6186a4c388490725b2ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d69b9bb153a592bb9dcc5675110a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e158edc0e1d9c0be5b0be343229bed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a7b179f22c61d902f90649fb1bed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309208f7abd1acaac0996da6066b5c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471dad1d6168d75d728d9360e5d1a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365cc278febfbeda12bb4bfeb1480af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f657ce4f2c5a4900e3ca19746e577c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba4a17888ecd5d7294a6ec045bcee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95fa601c3d7abb199ff67fb639bc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc42986b65337ff4b5c25b86555a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4dcc21a1e5f2034b4e3d2ae3f150136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407344841ead58b6721f170049cbb3b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4654a1181166d1ab8d170611bae6cdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038144a6962b555451bb313de02e07839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ade720582ae1464853e09fda45c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7284542c5a62d6614d9979987009e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ebbe076b54db892e0318f4d5e642e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b016064d21e04f50dad10218a40c5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeec734bdbeb2c958de1d0bf7f4bce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e79934c20d93d91850991ff60a89945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09cbe998e0013183157da82aff77a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa057aacac08efe78ff41794755a69447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852834ff92cce43b6fc9cafa58738948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04066229aebafb5178df182c01ad1d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c3e6724bab0403cff07e541da96450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037820421da95692ad347a2ad3d948b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa1a7b42aa5153114df01b78569e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37afeb8158a5deaba55f645573548853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c935edec55e5319ddf9f8173b3b0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9549000680dda137282dd35cccb4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ffc7d209bb3bee5af2c17559ce3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c114029e6feb19c7166c058aaa2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e43eeba111193bb5e488831255c4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca1eba8ba2ae1d65a81a3c477f62a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ddea18c6393bfa0f6e2d174dda1e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a723af352f44e4bd0d1224216f93bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a42f21d50b5be594e43167089e4b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cae85c5161092d5fdf7b2daed81763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a070d16ea55b2206dc79f81d7864f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab3dc1fafccdcdf8746bbc7d4a1e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754c15aa4d09e8b57a4d3c8f0d0bf9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97055b32e33b080d1075599821b7b9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ef5a1cefa822c61256ac86968efd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb730886a52a01f82c081e5290a28d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e26c34c4fb6d690904b899907d4d1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5d55256505c6c9776bdfad7553e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f0dff16f4c7312938e78eb5843c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d1fb8b8fd591956144304ff7dce573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c723ae60647b9add046c841125b90cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba303193c5daad9f34fcbdbade84475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128f7b948fbe5c16c21949a88f03c6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5608bd7116f03acb439e45e95489c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4984105a687204240f16a06a2e32478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a30a322e6b4cbfba50b4701df1ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4699830d404c691dfa7580943c6fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f717d790a6e0a2bc73b75f145ee78981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6345acfed8b26520826315362c36082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ef7a5e5c75528a595e60d1cdc4fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5687ebdc212ba5e37527ca7bedd0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aed48a7d3e6032f729b5d93ff4eca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab78fe973267c0672c8510755b29884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4ded41cb974a8ccd0994db79805a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a35b46911c85ef911aa08e0c779a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31a9be18cc0151dbf944e2329d2337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82a670daa9243ee197a0745690a9ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf4c33ea77700b2fad138fe56d5409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ce4249d6b569dbe922b41e942b4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54672dcc3a982cf6da994ed5db312b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2cff9e69e69a5c832024a7e347d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c812f7feb6f5fc3e636e2394b9fa3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1447cf4559efd9d98536da8e6cabcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001ad9813a532f009b00ccf294aa2ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7559862c2b759d1982e9af653ca00016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9f1bd16d39b9d2a0b0add5f1d3a6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f755b44055df78fc0401684980f74518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae133a3ba8df4561476b39dca8ce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300af956ad4f59cf23883cee5015f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214670dee639672415e0e23a8c3c24121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa48686f5199bb2a29ed939e3819522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921fa287b8168a4b1f32f8cb633f03023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584131d46ec74fa3503f3b1d6e97c5ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60cc6b2aec9c75e38bbb673a87c89b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b498e1562a1f7a728f48c15f81ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515d55de05b2860ba0a6a15ab776d4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe6c92a27990dfa36afa8081c6492b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533adef920be67c13acff6b6729862be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283ef4909ed9ee2dd014c013fdad7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906210b0512a81c9a5608379a48f8f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89def6fec77545fa21ccd9cc485d03d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674707bcfef1b10bc7e63dc7f397a9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54341a9731470ebd4967312c1465324f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f117dd0ec73ee4a169bb0ab9ba2b1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4d047ded21ab91729eeb1ead90fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a80755eba28cc02b03660dc883e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6afe80d7456f5e248aa9fe58985338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a48fb6c0a686827a44f4747f0fab539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe965799909544da6d979dafe23d3fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9eb855ef63c40857da95e9f9b0cd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7997ce30acf2de58bb10875f36ebf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf631d7e8ff978c554f8edd546e9a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a720eda06f2617baecf95cd2d5f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936416d62e105c3875faee79bfc69d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16fd4c6dd96cfa95f58da1d88b96ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd603638de5a73d83146d422c4ada747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef92507169c4e6fbb62f91ce6c08348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0aac214bdb312700f5296f2538e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26d82043a7d78a053fc9db48fcf04550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655416f5c8dbe418510694915ff8fde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c429d3f6f78e589ada8d48aaa7c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa3fb17feed283fc4bb5c17b4cd4c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6cf78e1227e18617c4cde0f42ec1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5683b18c29fcb9a23e4a2b524ebb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ab0f668166af842c7a161aa914d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a7b58eb34b6c3763f0243ed843d4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e9ddaaf2358c98b5c98c5291292a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb06f9ea7e26461b4db0e66e08ed57959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6b276b537e89780222bb5e98c94260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963b998aa85af24323cc2ca5c039ac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23df9c126b40b32716153687477de2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a64b30afc43a83770b72f6befd5f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ce40d1522013a9ce07d3db62aa5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106200c68aad9c20087338860e5ae58d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c2e4ddd0aee5a54767035192901666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7299a507da4eac237b65ec39d7b44767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d094b45d6c2c9db2bb12a231afc29a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7844f9e8c51fd0c16936386c71ff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6431876b61e80a0bf895ef5375827970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102198019015a277a242f5948e236b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea863694ca5b94a99d54433c317aefee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0731f2404c3da8be5dae0222b4ae673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c48c8223e0ff0c097d25325a975fa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9a72752670150ff9da5adf9e755875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080fd4d6e03f0ad435a755279528d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a248f243f52a13dd242a3dcb06ecb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5bb342fc32aa561b4b5e9a1ccadf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de026cc3e4338f555fc23f5cc61951579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ccd4e9c9c0341eaca227ae9881ca80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>