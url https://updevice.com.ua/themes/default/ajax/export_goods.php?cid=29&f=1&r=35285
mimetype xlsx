--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4927600662db117e48751a81c3281e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828b296169bac3562d9b60ed0cd21f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae86f12efcd497b03f5d72d0ccee023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf65c547494912c0f8fd96c2c9976c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a790d65d17dd2e6d5f676fdedf8105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a64196a9991fb46215d0c2cd74efa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b92f4c00134f219550b17beba9547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f28ad5a3a790d8b2c53861afd7e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26788fad8d7d1ba0fa880fe9f25a3bce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5bea8cc60dae43335d45ea5a4eec010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91176ef06bda3c0478b05498d6956611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd7fae898e87f94e79bb701e7b48712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ce449fdb0b6e28f9dd370341370e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4efcad7b065b90b2c475dfd107f4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc4e21bf478a946580e8775e189beb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0ad56810510b95acdd4278995c2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa057b7e356eb4f5ee9d5c7c27190017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf80ea8caa808d7225937d4d48874d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cab40ee76ae361cc8eb8fed16cf1d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615006416a46255b92a433c839b5eba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb06231b09ef9ffd3ca21036b230a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212511ee9abbd2274c5e970f4660c60d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d259491ff514816c1d44639cb450423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b227c501a1f2c8cb625f87f623faa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ecafe0a546dfe3a0b77609b9aab8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a1d8a43a687a896bb4cbb507053f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d213586d86bfb066bbcbe4c9514280227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55389a245e2ff280e442f24eb2b3fbad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6617e25333026e710b7a9d490563629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421733cc658272e70e8628bb9fd3cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa496ed77b44fb306bd12b383537fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358064b9e6abce14b27c892678e1df032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908425870f8ccf8149bc735e1650e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4a9497240aa8ba3059af37377fc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada8cf44e051f7064d809729944fec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c627c96b04ed3be846f4a69214e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524875b6d413e191f531aab8733e686337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b502770bd959d8e170a78baddf99b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf440508611e26101d8caad533112139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a599753a302dc0e3394cafbe5f00c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72719d1f5dede2ecd962d87dbbce9a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aae124cba4e7eae6a1574683a3dd4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec96fc9db3e5fe7f389c820182a2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e508c27a5a91314dedba7dde516a18044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160a43362bbe74c604a82dae2bbb8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad2ed58ac26e3b7684d3c7480b26d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691755328ce6ea0c86f6e93732b8b48847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e9bc3f5f0da8a83794ec7c79ac0ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e281623c51b60fe1db279ecf8c757849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716fec3ba093f89e7cb49ba348df7b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0666cd5148a6f90c3352ed615d12351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3061d768b898aafb115291782c9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413b1319a6b169f4e1f095ba8faa3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ca895bbc2853ce30f4ded1cb891a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd635e5f70c15edde9085aec8e5cff255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ba981ef469e89ca5bdfc253fc68256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344fb5176633c235353e5812ef5cbd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75965607c1f7b2300f407b8739af5c7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68959649db2b3ab2774e6e3bdb495bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e1eeccb825f4f01ea332b54f293b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda29e05fd28d57c83ed0c5967f58f0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e799b694a68cd48365bb7d946b49f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcea14ee947a8e295ef373180221af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aebe695b818852107b75a52b17da1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bab2ef3d86cec67f6f832726ced4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f8bf426d304f4f59635c1c80cdcb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f257120f3d7a5b1f8ad423bfbf085067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d6bfeab0cefae72d212c65ab0247c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b714456f24a97632def9b85e3c307969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8ac8c6e8d2228f1b822e6de793c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698f0095a1ed536bb9edf79a2c7dff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905011413f13ad9c28c489b20798a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fcb4a70748e1d007641256d2698173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701144177852990bb0831256fa8c5c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6000ddc07e009d8961331bda0de85ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5f8bdf500148100ef64424c45dfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe6bedfa59ab7540135d8574f5b5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648eb340e3b8173376d8f5fc6b2228278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19904f7dc9a0c2882b711586cec7a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d40fc8a1d17dcfbc522147da661f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229952a8ac20c4c8146fc2c9efcfd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc869c9d8f1d221bec779c0bdeb973c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b4fc2f99e86fa20208ad3370e9d1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e669652b81d9e7f00bad5ba432da1984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a88df667e4090b9fb52bf3cd470fe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8013fedb110e8310c7dc1abf8f76b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27606aa9f5425752bb815eb46e4ba0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1facd80e7763bd8ac2a7902bc2fad0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c94c2bb5d2314b2039db5be713fc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7b89a748894deed5b7b36b0432d896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35d99885b1aac3918db3c251dc7327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232017bc7f397dc58dfebf728e2e227c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ee45742b972cad8369bb86a0e8cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c3f088e23be792b0d27e54025e3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581826e3b0afee8fdde81046e5b722c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fbc969cd61ea8adf6c20ea876deec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540e153506debaba9e0a90d8029e4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d5e6e7166f0c271e9dc45a1d092d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e464e5d3f094396e0b2471992b6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd334534381da51129df16e504898c6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d5407adf700edc5aa622eb0dc50217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418059ffe5165a58e4d985f3ddc7b5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c80b9f122ba079e87c308d5cac1c8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dcdb30cc53537e97c36ac5aa7bdda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c715a40720b9016e396d2e1778f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f643fb48b82406da26580060ef10b4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021f8731d9c478048946611051b63723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6e2d869021e8ce9672475c1a082124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff137be8ae151076fb489046e70e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2d5da0b33f368126cf875655fba0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231388a16d7f2bce1b9bbc8652559b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821351ef790d13d4244daa7433d500aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9b5c055e2e3a0c242ef3fa2e61ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ecb2cff41ab68c132106819e8e0de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e63acb374d70bb070218d116c43331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f8d58fa90f000229c92c6d8c870832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d94639b88fbe4830c189a262ad09033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646cf2b46e79418e9c8e84dd614d60134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3212e1016cf9a2a745e5d1a99a77bd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c059972cec50195bdb4bcfa268699536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880de06ed7a2572d1a42eea92c350137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5bc29aa8336e34f5516226ac84a7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fad4d14d1ae421e7758b180593360639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ab3883741e8de1ae3853807dba7de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbca913008d1715fd8fba6245e7ffb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcd3c2e708e142883ac3e7295323de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace5c541083ada9d1ddaf3d022d4abe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a25e045c0467226a1221447f94ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907688dd51689e790edc3428a9f260245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237af8f8f35a84fcba16ec4c126bcb3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b6e8d7d6c906eec76c57b3017052c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816346af7b6aa2854956f6784f593f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a791fbebf0c976efeb8e3ca20ef1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b6b7bba0471c6b6be519f0c0d68a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd975fdd97fb165381cb95eca4ecb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95a45ce78daea832bcfd51eae2cd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb9c646319c483fe99d7fe6de41ab753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f886402286e62f9fe37598b1a3af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd076b80d8a966032ccf2faa24a9bf2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe01cc2801ec57047387eefe32b3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054b19930db1104252623a81fb4acb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a480b124f1e09ef6f0f9a1dc7dcb7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852922a6e2451d1e94e701dc54dab0cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d1ed88e2e53907c5cd0399cd24f6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ea0b67d98a5e8fb5693e2dcfb9b4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dd8b92be2c04a89570faef1c16b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abd3232e0ecdc416bbea84184eff663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab537c6d1386b097f58d7e8a6bbed1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c26be05600dc347e928a433050d8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c5f4fffd76cb54d40b1a6cc45655066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db939c3032a29d264953af8ca334e5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5444c9274c473b808b6007a70edc1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a9978325af81bcb61a27a9fce56769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de296f10f5d7df0b2a842c9e913b389470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a6f2205fc76bdda908e9b565f6d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab9442b6f197e71d9d45ea2d659f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ce429cce25b4de9af780eaf26fa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c7c437498cdbae5feea41b7cd108874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b145131d9e4a1b670378026bcb98875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934084c910cfbd7e25a1e872c2b00c1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2af0b5d797f7f6bdbe89ad7baeaee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d813767f89386ba9fd65e3d62e09e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba11e738969c5a9c390e9d9c03b38679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea07ff7040e4b570afaa4dabe54c2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ade6767daa19bd7afb66eecaa6e3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f40df58a435459547a0d26c7d866582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0702ec97968c4c10233d2a294af38d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f517054ef45328e25847fb367208e84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>