--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f59fbfedb0817dd242406ac4c0c1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d97ca3b157adcfc7e8cfdf96f00ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc5945ffb16a19fd098b2b31a25ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52366373b2d8d7284d16bc9fdf48ad904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5779ecfa2b65cf12e0460bb781c708a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc2367bf7379b02c9bf0564ae57ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75c2d71b935401274504edc1b460d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5affdbf247498bd56e6cd73fbcef07d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20357f8712367c4ed42c5d6bc001709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292882b229d97a2211556306ff4a5c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45e6687724552e059202b2d83fa6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d237c24f460112d5bc600346219912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862ca29b35ff02ef9a2dcfa3f0105113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e1f02be95364b6a1c77a44be9505d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d692c400b85771ab0be30c2e80728415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722469c50fa7838dea960bc9ab13b1a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12347ae34084ec51101e1535d3ba7bb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a34a4738d12d96346160f07df4e9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a30869a47a93554c73868c81c3d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cc9d9fe454b8725228e6f7f48dcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347994f4cc527434c9a97c6cb049be0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ff784bda691efd5152a0ad346d1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca95d5f26db8ac82dec5a3bbd8ee423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd733430fec577f9d6d145004a1fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e9c534f72f3a189604f7a15c85bdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357047451861b62e7b222b6924fcd4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a0d35956122fc616c9526eb34a3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b27e5b72e62f975f33d3960d2869d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb236b561dee263750197f9f01e4b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504d06224c5570842a3180698be469c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477f510960bbc81894852744420a3c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efeede5df75ebd83f89522b76343bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d7a93d7e30a9ef44bd99247f4add33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c651d43af19a1545ad89cf4d438a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42471a724cfe579e265b31ad943fa08a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518681b2af28a9b45e6b158d61a7e4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3430965883a073cd42e47015c7a5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734593f9ea4bb46c1e057f893106105f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236882cd24e0a8bf694d05e2ded2d5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e24c51cf52110f0d6aff8daa90e37c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123cf996f4078d87c8b54ea1a17417541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0369a16e28fbc1efe024482371652a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e9910e9662381db239c13ebeceb9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a660fb872dc70f789cd50cc1050f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2594442356c8e8c1f1f886a7fff470f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca597e04464261aea031e88156f69eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0c55e4a9894750811875dbd9fb7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1db1354d45b77a66b38ae20de211048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a9fcc690ecd34d575b2b39472b4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae5692388e0e9ab6112c6afbe0ecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf0895aa2b5dd58f46284c8a4150951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ef152e9ad63d734656a668732a89d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37717d419886904331124dc6550ff653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3195065dc578465910f95457c2da00954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794fb8b4f754d9e08d0e95771099dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c640578700c1b9f73138cbd112ba8a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29607d14885df2d660fd955647991f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a7010992119323360d89b15b941958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d3238b2bf13bd37d284af05ebc4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099ff2fb69456b7d69dd3c7cb8ab8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99563e282c8dee98f53964560550fb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4752ddc9c357a49eb9a88a0fac32fb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc3f0231b91ddc17aa38cbbb706fe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671bfcc9fa70bc84d8658567338581764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9237599b3ed3c2aed1ffd19d369d7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc7b7f94aafeba3e366a3f1653489f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832494e7aed0772303da2d7f0ab74a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bbef526d7fa39cba71e7846e1fca168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd243c321461771681767eacbc1a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ac314edf5121ddc2f66c0af6fbb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2bd676415853b100c714cdd48ea8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f110d3e68c5f0492f6ffa1102606972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7797a3e217334fff6f48642a510f8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048903b0b30c9982b6afc940a46e12a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3bb16c91f12318befd6b6b41b0c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347dba8ccc2501678bbb7193b3cdfaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd1c6b6cb7b1737c15444668d3de477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9acaeccdde97d776353a049964cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e65e7e7454f8824e33ec105020a4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20730c5fa6e1173189f36dd798baf7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077fba7e6b403d0ead7deea0d21daa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f58b022e0d9573e54922c2d57f0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac03b8983de5c701b33748c1a992383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e612dba7ca4cdcc98f4edb55bbf6bc984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779379fd9a4df863987b27c39d4a4b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db939ade1635f70709fd2369e9f1f8ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d801299ea67832db30c35a181029a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbbb612926efe2dafd1f6533a116a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ee267586445b1f24be0a4527039ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd6d7f82dd66e6fe2b1560966107976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9410434e92361ddc7abc33fd8d7d1e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb9bacea125339f34a80cb3d8407e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24413a76f6ab4e3b72957a1d9d2fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194710c3a675104632c63fb679e2a4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82331720d53f08c5862099d2b6ab032411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9cd6d9cc63579e9dd9ef37a92a5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d164a12a76ae3241c4c40b94f9f6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431b3d7f2afb9f4b9b8225ba9e304014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913eff44b6d688a8af8ba46bab487c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f1e76d19a046953f92597a0d280dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e8bdd0bc0ce6eb97ac6b2c193c23617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bea2e881ffce2440793d57ae7a65e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a872bac41db7a846d528ac30b759e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9e027dfc335a36818e99de6e9b4fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b355101f17275e1abb30c8d62fcb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0a9f9ad2b5919dd56708efb13aecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472fe3e9b29f52a7ca66d09113a884623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35794d906e67502442d8e3da8f39ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af90cd4d7ae9dc7e2de55aed4bfd42d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc508a6d372401a5b774a2a3e381f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dbe6307043db4055253b3427d9c0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bd5df3fee5c299d94e19a5e967ffd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf4d8f01d6dacc5751e897c8e7f5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f75bd5676a4ad854c1cbc262d08e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcce35bf9ae806bf9aae27ccaef99531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52312f6e1c8ef1541333a98d62f464d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035e19d5aa6ab16236847e2da1210bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2776d53d7af4a70f369988a143b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971bf6c4fceb5a6b3c3116ea3dd907435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d398c2ca561bf61f9616a3fcf85a6ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148053ffeaed96d11f0129b56a3c42937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87587f61adc39ceda7fe1b75fe4345d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe9bc277471f241ec3d9cd7fccf2b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5dc885ac9ba3b143a70700c7c35f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f421403a95fd21804ff053228636641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16371aac3d2a911d8f7eb19fac021c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46aa1b2f09110cdd26261dcaa8ca2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed5db520fb9ddb7c11e9e5ac9ee0b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76375fb93035c5b3561189507b21ce6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36861167dcbf72123328cbe34bb46046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d76a1d591255d4a6e70ca4a43d9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914589cba01141c3c95ab7c9c183e7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221d033110e18c931ab8aa6afa76ab849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4edc95f043f4edc077320fcc14228c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd70fcf3513dea574f46ef2115c0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c8850558360f6eba307b028c7f8e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302983befc505fe729eb285087dd24653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ccbda4ebba9d170f33ede21c740e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bce57f5c0e18302825249305fa49d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ce457680e77554e09fff19cf667256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e1ab1af5db71a2c499f5c4fe62ee557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf4697de5c055f9a6b44ec7446ff158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc7dfa8cff83dd1ec4df46238ea40759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673574b20538c0b47ab80f5a71c4283560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157881ecd8e8a30a22622776986862961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296f3eba4dcf13ad13f446ee85f0f1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de43c2fd80251068c6839c5224561e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b8307ec150dfb924483e967ce3ea264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542207b65cf68205dec3918fa1439ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e9836c0113d258dc27ad7dbaebd9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23ebc02e9d7b98193e2e5eb7508b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8527987afd0a25bb9aa6a4ab3defc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b4393c992f9d765865800ec0571769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513cbefe5d3d3a46af23556fcfc0b5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f5c3322f28a6affe8427faad36e8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014176f92b9d222a308d60df103db5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f38c7a24e8c5bfe9e7e589329c3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3d222d56b2a478c99bad54a375b0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd137a15e3c550320fc233af53597d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724acd0bf26cdf60d070ccca3e391d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb622e0d66425ac374fda7b3c744377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb49a2db815fcb3f7be63344cf1627178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc4003f70c3a76f6fb5f6cb908c5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67fd8197e63616862b6c4359f6eebe80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>