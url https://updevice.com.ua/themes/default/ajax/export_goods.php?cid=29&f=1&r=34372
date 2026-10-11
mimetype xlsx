--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086d64f99d7e665e3bcec72836bfbaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec473f8fbeecf3c7ff3cf81aee97efa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d5465de15754d03f335ca542b57263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13cd347f2bf0ad0ba47f2b0a126e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0afffe737ecec71d5deca956697665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b5bba57a8b7381add4187acc0e3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bcb02e79fb69a33070db5fe499d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4e67cf6f5695dd1fd5ee2cbe96ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614dd3093fdeee7fa62268d7ddfe2529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f63893876d1263c7cd3bffbb7ea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bc960357276cf03859a3ef021be2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75f46fa11fe4fdbb68d9a75dddd1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b5d954540410efa5e326645be72c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eab7aab52f0d49a5fa44cd5ee5a4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d906dcbe99286fa7dfafcc843e3a9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80159dec24b607d61a34a3cf3bbc1a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff97f8cd553e9e6271abdd5876b596017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313010756d1495694ad35c1bfbad4e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1acfddef29b38f39f1c50b842926719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4de2204a0ed1d16cf76b2ce15781b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483c6c7359be4796ce10d73fd3d0f5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968324b0a4a2611394b543f1794ca122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90523022b7adbd1418693bbe916e91c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe065af88b06f5a02ae2838037d2a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb051086240e8945ba4c5ea8d2c9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2014c171cf0f3b397fa5a898932a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e483224e45baf11bca042a3df61309c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908358f4c41f6dcd4482092dc921d90928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aecd800f679de14b35ed9931ab40629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ad75d5162acbb82c16bf0479f17930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a013b97a46cfded85f241aa247c5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc92a9fbc4ef03f54e1ac980c387832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2c207db3b4338f1e65775234e35ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c2338123154c24a35fbc20372f6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb0c81bc2fc355f005fb832d2a413435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36669d021f93c8fbb68907c03dafbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f537115915828d7453b4563c21e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269b2e56d5d76c0ab34de21c2621d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae699e7035733c356673095261624439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd2a7118670e8417961219d6a09ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21155e9b3e5c7fad17e88133901b56b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0fb555a23ad2564c054d8374136342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fac59c50f6b7a58d720adb507f380643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa146d40fa5b84cd24a21a21e5caf8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7175d92195da8d3fa77aa1a221f8b0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc216870e1df9be9e0c8e242ba3cd26a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886cb46908cb5d8b567596c80d0504147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935baf5cc1833cd09c9d2f3db24f65f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adf0c05e1e129cc2147811ad9a870d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559a03073e50b81fab9f826d274a7a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48007864482aa6d7bdb26dc301c7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569883b1b02a693bb17f30f4ba366a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb010f3fe7c0dccd5b052e37c5ca1d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8228c10a0890ec779837d4c0757354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c06739ed499827bcda1b7c0138e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c015417a28273360a2bc4e95419b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01aedaf70a170dda0dc4cd04d4de0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098351dc4cd4552b228b45e37eabf8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe6517e626d9875ec6cab6463b38a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5d58365347496d218babfcbcac7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d7571bd280b5cd66390d10a8c9be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45cf1e25afe88ab1e5af8a45951a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc7dc366ef688cb454de7d964dac163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336609f709fd43657c00e6fbf23838d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f534807ac03bf87c3a86283232c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a7140cb9f5ae5e69841299e84cf3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a603d9e61a373b228e486d84dc2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae55f9f64c2ecef45c0fd799a6704dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184eb1eee4c2841b0198b826d2413969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa0a953389f61983dd31a3234041170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b848f0a749626b71ef2a3f85eb1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f993eeb39d27da6fe0d9a44978c58772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84819933af2cd5368080a50d0bd660a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c0226a832ade427af7e3f76a82e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e6f8c822962f0a142f8936210b15075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b7b4a3ef82e74d7716c1c99a23a9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ae531f70769f762116078744880d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551deaa638a1cdb766409b0d18e224278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5edb2e13702281d0a2a6d142ce78f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15158dc1ec7cfd0094b1f891d5f647a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80be406059fe09684a5a65bbdf9ee3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383db93a2464b12ae213cc54673bb4482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd43162f09c4429d1da9f1b118eda51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355783f09054c78e78391fa2dfd3ab52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521299e64044890b104485c319ecf053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ec5730713197d18e085a37e484984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b328b765de57a0ca3a0c0217df6ead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2feaa87c1def9788642d1dad80eaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb11e811be55fcaee184cc27e85d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877b11356ce25362fec1b68d0146fb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923dec527027bfbe431a40cb4aace09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430663771902045b56a656fc5d1d98a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04e42990205836731367fb51b80e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8157869c6b57710e206c2deabe928612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983be9be0ca6b645c2ae2687ad6bef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655dcbd0694f5a63411a7b5743e63814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87edc25f716d6355b0cec5d5a960815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780895164c3e4af6036c49e17cfb7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b8b3f521de0f5bbe249bed2bf3d6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb434c78bfa210b4c7149623b22e86f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829633a8924fff9e21e867b0f27c4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5166528dd2f3ccb74d6d2dcfa8b5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb61073b12c465aeefdd976c5671021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5caaab2d317adccdf17150d6b711722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04ac6c301172f2af0fd18f2d3992623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857e85e4636a3e6c198fd2495254f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ba01a5f757644e2289eac11c1e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e4f656225e0691ab0b4f8bb00eecc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1789848a84aaa9c10f54bafa823d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c46620cb34494e577e43eeea4cb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9df3b9858e412785650bd23cf8f5f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563115c716c341b5953b53878c4bafa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ebf164b3783922697651967adc15131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c2270c50d4c68fa74d598a401f8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac304b207ead84184b0308e645140133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fc843a2bf74e9797d0dc40cbd32ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b5bff7ba48e62d0e13182956a58d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6979af28b3d5a539ae3363fd691a2cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525101c54c4593f2e31acc7cef8d2de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d11ff42195d480ee3365b6986fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d290e9b5f96980bf365ce032b825bde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5438b79396b93e78ad15d975399640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44b833f13dfe7d7801043e04f5718841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37164e9e673b81e0e9515280c0ecdeee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc34556c38ffdaeb050aedc3b4f4e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a42b1ede2e34d67ce2da4cd5ce9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a42e5afbe569003ebe44b0037b682445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45928d684561d317b2a25d917429ebf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864519dbcdb518c30107a7622c2b7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4570d7d72e9cf71585909ec0380b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26266fb91382c0d449e9aae38ff0d0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501bd6be202bdc453408a75e8f0e8e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ced2efc1b50e2478363d19978bea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7aa07ec7f201edcd852ecc040d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354503d436ef8459217a19232dbebcad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f643bed637603074b02805cbecc8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb58bc4ca1f287d67a0bf9a02d803e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3740c79e7b6c6e72f292b1dbc3ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e80b0fcff4db4bb359e1af83991d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8552c88876814b97c5d06d79692bcc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9218b938e448fb442589fe388115e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411405925954eb5c8eda1a0cefaa01f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde8d0786e81a17c0877d8e6efcd9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b2c295c054c96dcdec0ba8b65dec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a484b4ae868ff1586c68ea7e650763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de29e92544ba8cb0f8053b27ca76f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c51c5bab43d5ba5405e3a133716e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7e7bb36169876194d71b2b8dbae1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003c975c967b589040590c39e72ba267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cc04ea35d8873175b6ed3b84f41568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f59604e6921cf2ad3b3837be43ee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c88789316e12dfa150c1d0e0113a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60d6445ac9a789bd4251571c0dbe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016431a4c7e099327a89bacb4a12bdb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5640d9857ec0eebc873c3304d6d76cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262434aef5dfdcdb88108f621f053b2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c9328780ce8a75e620be869cc95df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d6cfc4682404219921ca6a850f1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed156440a1478aa72e2f51235965377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb550e6e0eb9e9f01be0f8664d42578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b814190f1544b3b9ae3db066232a0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce4dcf8fa809294712d34432bcfcf80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>