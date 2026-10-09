--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d9b47e131fe9278d8a9b11c78a0d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b2d27dc0ecce975e1dca204d65de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529077d3eab329a9cad6c6de1d6de6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec6415b1583ddeb4cb3a7738de3de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bdf95c403e248170c5ee19479edbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03a8e0f7529a236f2a7d57c3d36526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be036fb9e7a2a130d7f281d8f58fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c0861f63d3ef53118e36403fcd038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ca67f6e8765563adda9e055bb1fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db071c00e3ace5283b8117f55fd9e00e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e08a61da8343128e00e772ed9cbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f3f7a5379fe48111940767db9655212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2dcdb5196a66d23c787099e940cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26fbf860a7da49618dfa821eae478314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1515f6ad39cc2d1036683e8b7a0086e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9cc17d72eb8e9362326b334838ea416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859216db3d0556c4e90c00fa32297b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efff58eb9d89e7a339a1285824dc6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef3a08d58684a937a050c16bc92f7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44923bce231a9dddd75c2b7acf53d1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a467c5f21758b1ad086d0f6b1c53d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f16542a6ddcfa5126f6aeffb836f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a9c31c4eb3180fbb4f2dc2cfeb9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6f2fcfe4925524c0e16b312cb0ec624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d57585a03fec762028041c2bec9a5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2832630e6ebb3b46f70b0996c19d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aeb5f27c7aaf467956cf92fdd9e9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb07f2cd77e40d7c4c43fb5262def8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c61fe954990912fda9e25e36b534d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c32ff748819e499aa54fa859f81730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22677f7b7894f2e81f5a4bf2d50084231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639f16ba62262adea9582b0fab4ebf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ffe12706392676f52a9be0fed7d3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810741b3ef584d11dd9d74aeba714534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7dba9811c2e783bb56a1c1bd84b1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f975d2a3b565ace9bf72c3d796c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d8ea92db998cc8beadb9bf870e2f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df65b8d11550e9278d9cffcd02838ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742883470995797b84d4f270122a4fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c920cd69567afec413065abc0a3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa622ae19d990c2396e2fad069b16841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f2dd725c012ea923c3e8e20f6635142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6e2fcc9e63dfb5cc394630a3df0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af389e5115cc060d91abbe4450448ca844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ac1b3a891bc978abc014a0ba180245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df91af95ba8a38a57890074dc7842146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f943d504c60ba559dec1da836c01a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d798b61a1a410b16ea77cc15a18f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915511792821ba3b87ab855495856c6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfba104b991684a06ef7a1c91a565850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4840dca9a063d63116eb14d2f7f44651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e97d67dd8273d05ae45b8ca4df165b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717989496564efc9b0a7f2b05d058b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4fcbffd1d44b7dd114393a5df33354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd72a2c88f09a8cfcdd766df15bb4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfd6d3872a99003c6d5bb21990658556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c67e12d547acf12354b93c131a4b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa9624eb3361623ac06670e1960e3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bccf35059c57e96820492ec841bfb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65db6a9296f2a61d379eb6514e17df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88492bb118362626f9329e0a42b29861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4c4c8b1d69718cd17ad331bca2b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec252fc3327bbf52542aaf67e76cd1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc8940fe27697e1b935a5ad46df4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2010ce95cb5bc23d7729f557d779f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8791fdbd20180543c005249f4413466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe88c6b61e137babb57fab292973f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4620cd0a8993b64928629200d1774168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898549cdbb18e30f3000eb6e5cec898b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89354bc455b24e3f822a5e64de6ede970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb510afc7a0fd76229054b5674cdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac93b03ecafe931714b1a4a04127672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0cfa16b4be73d09c357a6d189ec673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eec60e8860dbfd37e6e378b88b21174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb7f3dac6382a6a7edd6129ce6ff375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec53ceceb2a1953db58e394b3be747076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e2ce1f18f5be2145f1a232cab96d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05cae238f9cd37e9ce49d98b7c0b5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b7e31b37c0cdf4476794176685ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85dd1cc8fe96c8cad71e0e357ef65180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e9ac12bb4fe46a3de9f4bd5b674a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28508e42053d5251635036c77fc129e82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88b555cbd5965843eb3cf5d857bf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5b3a58347e99f81326e42abec7fa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222096136001c7d7910599a48b1e52e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e71edf1f1338c7164cad67713d2cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf137c758e046fe9496d5e698905ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076114450d0fc6cf3b426af4c8f8a1626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc7a86cf4153fa7ec62557456ae927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58a8239a07029523d7ded12f3f5aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58b9ee58f15576aff7af1c21bc4e9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dad407288af9107cf9ca29e48627d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6933a31081c56ace362eaf7978b0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585f5440d6fc79b31bc2dc658a913312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586a978b205b9278aa1571494bf11e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93849d9aeb7c1379d3f671a2952320214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945300925bc4c8c3fc56ed29dd37abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf49c1f672ab31de9b8d85c69fce4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b32a348a13c45d84ce6ddea0fa3f5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ea24fa62d74a2e27f6baf3c01146e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63528e2fcc1027038a004ac631b4423a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e62a60c1aea36963f4fce1156e7a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6cf1a94fad90bdf717f2a314c435821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15daf51d26104f9199d0fa1e030bcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392ef30afa473cd5f0819d987e99c4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abcebb4c75e096d77106fa58e875d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c5edfaabb3be70bb0dbbe8ee488f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30918213026e666b1c47a7b9f8ca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc980599e6e037cd07e91ef74abb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e07fa51fcd8b68c953cd925afe67028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ca504b529016226c782af86cd74629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2987f747fab21a82c97638e81c8e3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f972db7d3245cb9149e7662fd86f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84c944ae522a85db8718a31aec81f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383c3b4b9603e4b6b13f6c545c7b7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7289defad5ee1f069ea33d8543b48634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ea9a381f7cd0c731ec40fb5f5f6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0f4ff65a2d9614a269740b846516836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd123840991e8befc9d1f0444555f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc64abe1ea19bac685824e2201d5c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca6a1e7519bf7e020f69dde314b8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a6eb08ceab8fe1226438e1789b9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8eba65c379c6d6261bb33b788b4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017225ed694dd3a665c8dc0f96fd8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6eb459520328e6edcf117851ba5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b9385525797b3f7c9abb13ea5a1b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4ec799d2003fa75cb74d1cdf405c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519c98ef005ed7495f0a2fc3d17d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd445f51ed17a803f4880320674cbf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee944994a68414626f77d25037e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d491351045f25853f93d3948edeed7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c58e3fd39da44f6164d507a79bb6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fc09b318067b93e1845ebfb66a41e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195620adc37be6125c2c1648d162d26c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2bdf4861db520aff23f7e4ca1f2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37724cf9545f762dce00c3255633fdc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409999d5aad0f493335f8ac249ed9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233da3e7749cbf9867d568ac83d6aa0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d960b126114c476d2cbd29c4afa633f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fcc553adc8bcc5cb8fcbc5550c7f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab2f620dc5340d9dab2c2ecb8db8fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1587036d273dc9a82b3137611bf53460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d56f22e60d58ea38aab0f509c22761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb950e76af190ab6d9e1ff904f1e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3e40aeb80e65bfc936556e95328b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff7d158863db3aea468f7bdb6c034664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95fe5aadd56e240f5ef55cd20d505d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a878e0a5753a1439e225adec5e173166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153982a800ac2f5133d121166ef8621f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8898288ccf82abf70aa2480f54ce6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f54402788cd1bb1132f012ebe54369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcdcad808561ee20988941d81b8a7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45e76f5f1fb8afebc2d5cb7f22317671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0e0158aea0bc5d5344bc66ce14ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ac25e94fed894fa75e632cf1ecc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248a1229cd0a4d871e34b1e5dd1947774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a19595c1ccc1aab4a8e38cdcbf5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd744aa1d19195b22903dc9e05635ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef293ba254119f0ec38b2e9c7c857d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472d62cbd96db1f62cfe0d7f772e1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ed26c8507afc15ba3d560e28ac7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e6b85f475180a82789b46558339880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>