--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988a69de584496f8078ba75a8d3d261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3506f407db7408e19b18c89004a2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db274144907f8fc52da279fbc4f991f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65a93f23156618fcfe3d7240047184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814a70027d15bbb35a0210546efdd085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7756706e0d6845c73a788c600e046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0325224fcdd51f928513dbe7401657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382caedd724c21a01c8bfce9654ac1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6252b991e3d921ad4d94301b5d619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844e9f21fddf7193992f4731ff5564d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07e88913cada02f98be0321c9d47d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a89c5cf76171b4c6c5e90a429d4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113620614c631aa30037165b6c34861513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c4e68ef58ab016106c5e5548569314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367803a6225bb1ffad648a8e783a4e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ab7093732e39c28cc85359382f4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1deea52900aab04c941da92f67228817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b6d5921611c6f9368db3967de4c9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0450cd87c3e2847050cbc853987ffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0ac7edfa53f3d272632a6fab068b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744989a754e1711d78d3d9513cb25af821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8c79fde569e65158429022ca6075922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b15603a3b8af48868e5f055681a6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99fa8c02d1b4e42493f8233bd4c03924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed050f5c81385dd5cd25091063c590725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a19518e43638ffda288521dc91e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b037c2f8372f7f32b8ed9377b500c6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98904e70178d09d13521698bc814428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb64061da14564deea7afc648ef9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a773227a7d0a0bf88177d4065d749330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842bb86ebb6c4efda98df21411012bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36230d88fcb5c38e695cb82a22dc8cb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefdf61386f56fe3cfa25e12b10293a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17f1aa26bfe491604e379e94ad56334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca7b9652ab9c27df49ca1a24cf55035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758ed3e6fec0442bdc8eb6be9491a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d47d0cdead17a0ed80af38f3b833a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1038a8c94f9c5a7336755326dc25daa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bee8781d1bd0a2bd487a47c1f549039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a4a73460be22f6a5c3591659cc4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f46eec3b036b9fc007bd6e4d1ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfeecdee1a2c9d50aab074e184401342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3199df4e14934d94f05375b8c79f2c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc100e58fbb7b541c99cae7689d831e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde57b636e40012e555892aa1b9f5bee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7458f064aab48cc2947230791f7cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6c941c5748e4e48c55e4a9e9967f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a625fdb70c1dd9ffb08fbd9c2200d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bcabed503b87516e46a1b84acae0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537e535829125eb3e572de32501e6a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f63a16b056773403e4360ccaffe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5e9e161cc728d0d3e195f20aefe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84535d2e27908ef25b309fdd4f3f23453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f650eb1a9b876759f1f55146948f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037874d683cd67a50be935a335aefb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5581d2b2c13cfaba4c1d10eb15bab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec6d09b9287b174fd00d4ec291e69457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695d735431f65630534219deec62ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1c735eb353b88b49179dd0f2aab6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af145d1a59f0d822b99d09a5fccc298960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdcc4a75f2d4ac9986e7f99daeb03d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f33605aed65cdcf0154d719480b3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1469b49adad9e6aabf34665e80f689163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19c3a981a016aacbf732e43ccc15164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce655f9223b5f47d19064b1b49ec5ad465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59105e01d1cfc4287d564f16d92397dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f91218171820d51466730a9a06d09f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75397a1696c4dddb1388cdb300f8c2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d41a7ecc10ee47509fe035c389749069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b40a5ab062a97d7c197766f5decb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fac3587ef2743cd9afde5fdf80d4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c2cd16e905c83ac620ab5ef4ed2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e865c7fc1f459b0c229ab7cccd2f2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea3e5d83fed75cf88006bbe81842074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ac7a8007012cbc3aef4b238b776875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff59f03c4375a2ae8cfa539148c5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d006b19812f889c152dfdb32356677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af464c61f5da0ba28b791a71fe844578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea913bd56a250edc1aeae0f25fbfe3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8c183b894a09d1920fb98bdca6c6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67855550aaba8e4724c7a354916db681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf91828c0704d61e714e9aa0c6f3c82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5223f94c540941185beab06f8ae83e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3969dc04c8d7e7736d78c0f844a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db2c310bf9343663f234fba925d1643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04137b097d3b5aefbf4544323dd6bb624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd233df7922c8b118caa2eab24182ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319402c94a135f2172587930bd4e0426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad5967a0ed7239c2a76ff7732890b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b306d52bb0f688030e6837d4b0e6cd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882524bb4475364ac02d5f7de1ab3af19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef22922043090dc2af8e1fe41301310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6091ee6fb862b95921572bdbc9885f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e92faf95776954e4da33a6879ab612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ce28c5ab099a495f67d9206a4a5d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f34682a9ee403b1589522a1bd53814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445f02a2983cdfe643edbebbfe013a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ecb01161bded7b77078a00888712316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87443ee2c2cab1dddd034f981fd07417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf68f90695422fec7d29b914b418518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29842ee41f0f1337f5f9c4bc927c4b3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac578d3fd79b9cf3ab321a88a69a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4c371798ece450ebc89462b56f5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732a2460bb3025807d8c32db65bece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1239c71f3d5f5ec80578169ceff4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289720e33980cdc1a7ded6a8d579e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcfd7e0089cacd760116ef3393c0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902311529f2dbd0c8a7c1ceb6c9e3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15df2f52b102e625efd3eb05346211527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1cd58865084e3d9a5a8fb289224f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc475452e920b5e6737d34d9da872c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc261d63b808f4003f389d2ddd95430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300bb38b177b8c61678288c3c2727431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e92e2652dee49d0c30bebd11ac85ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328345c2f53cf5d2f79c1d1565a1fba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1291a6a20672bc849a8807ab8c3c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ead50e312f9df7b7003f9ace6ba3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108ca2e42048c16192d6bac9a4249636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec9a3fecede65ea5b806970ceaeb8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c05dd4c579c60c6bb1069527f591938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fc5ce312c20f8ce0a742580b4455f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc644ea3b4b420000eb66114444a2b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bc36c8dcd18b95f0ee061670afb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f542ebad8e5ea6df669641cbb9aa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ef331455d16a284e185724e5acb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8623dcb5b2e08463e9bd28c295952d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891292b7e678bb8a64fa51379f3996645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95e0cb3254d0cd0cafa72199f8d3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f17894d3697f2887ad7f47eced8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92ba7dad281f58680cce0d02b25b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f39a6ed7106be04db6b8a1faabc0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c360793d2fc4244806131416fd978e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34e0fce3e8a0c4c3418e1c5eff2bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64f38c4e5ba8955a2a8044905d0c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb028a3b6d8f10bad883d19a4dbcc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4323748b6fd4f497105e5a6d02dfd7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053044ae9ff34954ed29911b8c23193155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b246d91e549694b698e67dbca8bd2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928986a8ce8f07fd249f25608cb82e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889426598a3549d63fd87b1871ca9ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff77b324959b8057a1a52a0acfee3ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2457df5f149f937f19e2aa7db070db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5a36a9192d6a749ea67af9c0f1e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dcdb21a555f9d1b10b31823fe56d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db73c0cec9c1fcf07bd13070ce2ff763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdf4632a706fe6b295f73f687d70b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ada49f6e6ee7b4ccd1792240a64265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85fb1020b83cafb2c67c121a4e15c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07069bb35bcde8d36d7532258687367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7044e7316e6f4740d1ff68f2ca4cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9020598ee0cd40fb42786ad2b4529a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c2a15ad5b2cde0277cfe0ee35d4ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c92d35cbd3b4d9f6b1a25b0d0f17571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62fee0244f7cdb6ddd79dbc76cfe172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab7f1a8231235948e96adddb8194d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889dd4d66f4e65daa26bff4706e160374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79115d467ae319b2542dc6e00a0a338e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac5b8eed038445c8c8ab7c37c066476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38358c15b8df79e351e12a113556833377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb42e56233868b13e50486fe5c3c3a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0681420252318f46d834b942f59f2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbaffbae9110288120322fb5a74f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>