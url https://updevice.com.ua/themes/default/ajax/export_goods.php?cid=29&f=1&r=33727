--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060134513d04613d169a0d22c25e1fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad185afdb7007c4667fd29e9af41daf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f56f3ced23b66096fc7be10138203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77616537bd1afe76bfda09d86a9f9144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce192404b9368ad2263bde53cc30165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462760e1e5634f027d6f0c699b620e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98633947e5ee592d2de84f3dbd4d9eaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59d25dfa6aab29183cf4bd554c8a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc35c7f7c80f71b87fa582909e8c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68729f81f857a7fe0d40bcf91122510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a93d9b850a7c3375b810ac15580b6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada2be52f42468dffac69038036ef212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cbf845b02d5af851a1130a056583813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce22a0580f49a65a2132a8142bd3f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178ce0b3fdafeae5b7bb4d2eb34d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ac6260db908a94941f63c62131da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182456b72e5d848b255e604cc952ace717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30012d8109da964571dbe6deaa2549218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca290f37b96b781c158812fca9c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186c36214351b77548643d5fd421f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab6787cde86132bf458be7e7b777021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcb6127c117ef6d6ee3ada3c459adb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990004ce2b790365686a04288ba5f5c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b95b1f210c70ffa91e0f40382edbf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7edeecce5055387facd21dabdb670d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0245f931054f5adfd9544fa913f61626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ddeda2e484fda8d66f1b4b01d3b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461aed308b270ecd9cecc730156285028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c8895c7619119b43840330da9a4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd7793ffb68188cad1a1b725f813930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1caa38d090994032704a97e7b979f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cddd79a5f9205d1e52e22a0f1126d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ddd12e8a4c8ee87ab21376ac4a3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851628428d82c94da992ee2acf5df9a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741dff7dea6c6d69ace77868633055d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476fd8f1944d0b81c24e93ec51cd79336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae665091e828d63a902df06a26baf7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12003b500d841ca981fa4008475cdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694dbba7685c0d2092701e8ef6de0a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bb1a15ab911e6276b787824263f0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e65224602eda4b5496a76c55c4b4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15626d5746c73b7b6f620f3301d98842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ced50b44610c000293945c79f2bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072feb05292981190f27655a389baf4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d1dd5f212618e80c1077509a792c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ac05111451df605f07c3e4ae958df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c183f8b68d24ca9e8e43b5dd9a947447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b3817e7cd916adde71ba8c553cfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7cef30409e5ebb6f2dd28c7df045149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89335a151a58051e70b82de3fa4ef23650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da2ea5d5ce9b5b53d25bf7332abc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a72ab4f1cde8fd0463cc3044a6afc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3856d9e24902271b7a695a847d91e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7698d309d34f3e60fe92d4a6a9a1c8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb48c73a08ceb985a7e90d676312c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae3a388d4d77b6f85a15b8f5f87f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950dc7c33b59b70a99531626f11d8da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944359216d188fe2f17b82f3fdd97e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a9973531a11b61ed6a6cf6dfe8b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc61d95e420c8c6359dc7f15ec22fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a719fbaafcf122681eda50a417af0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35de5c2d52990f54048fa9a7f8e6fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa27e4295eac8de65fda8630e2c49c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a576f2c17b39a739a98061ef92a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb4c88a5f42e7c0f10b1e82ce0ce4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357a463f4ef65b057931937d6f7eba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124ae105c89600cff7adf4af762897a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72435ec588f32be172c3bbc7de9360468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1016ef2d1ad71faf96f84e2ae8d3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25c025841933120a6d3ce125efb80b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc681f91b7622e8ef8bcd39c69df7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b792afc483c6303f213ee53ae9bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b63d958799fccf630340d4fe7adc7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee378cd89e5552ca95de7d5a99a49af474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9dbc8fed1e5b66ddb4c3a15a1e3ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11fe5d6511e1391b04ef7a94180d6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e079d2973d7989934fefc283e359477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1edd5a15b32fd0655237cb09e48eef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565bb686692c0c02ad673fab946470779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e2c3ccba95cd81853c5b0d00d27780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872bcdec4f63edb9b2948d7d183cffb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d107ce41946fddecb4c319179ce5282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e9d22e4f3929c3fccc8237303be01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6c6ca1ac6de8668e22e5b6519c262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3203fb27b5fb2fe7c99d6f7d0e5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a7576f4191b8559e2b4cfa3767d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3bbb5ca5ef0801c556e97f51e55a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d98c0abe088e6b607952e6a17923e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c037ef09a423f9f39129064cb8624f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a09e8f727ebed958a7be900cd1a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c7086166ed1c8cb7d742993c77349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f44aa34482f37ef75034401e521bd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea648b6c5d5e0bd976be700773b58811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca038c9242cea6b14fb663814bb70b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133914c01201a1c831b89bbb5353a7fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e988c0e5b5d366144c5cdd6024212414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a670a8304eecfd2fe7590e10483c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f6bdfcf9f9e7c88c92dc29cab48c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c92533f27b0131c2454140a41be27017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed4025dc092b6d78a07efb492b71818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4848e92a933391a7d0af083e2c26a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377f8fddd9139d0eed0f92a2405571820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009387abbbaabee7bb926df7055fd61a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ac003eaf4d24c7755baa852a73bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3085e3f690b0c60315ab0c7a9ac50d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4efb7c55546b1196e614a608b334124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886ea531a8776f9741fe2b9defde04725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b12ccc1899dd70e7195d09ca361d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7693f16a3fa75a5db7396328154a19b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d5f1b29e480649f3533b037f254e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27448efa71b62915c0c07939274b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c661937c073825d3c6284e764c80b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732b111c4ba1505dc95a95b58adde231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797004d2f1e26dd03ba7c1d2938608932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7206b0c694b464fcc725fc753a0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6979019ed695489953f63572989ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc949802cd6678f791b808accba412e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418061196d66d8e8667c723b1fa2faf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cad4406c50b5de8c9184dca33e9cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe9dfceba1829b516a1e6955d054b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9d07902b5da054ab5664975ec4b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b7ca2050723f19c1c54aaa94d23e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45b25ff85d878f82a661b36cf7482341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5d92459b55bc94891627dbbe2413742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f14a6bcd5b313a9522bec052ad3d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d8328c6a4e966d4cfbebe3ae6aa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63d5dd61e489866a1fba1d11ff193d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa8b7565e6e4464523c3112aa371046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c00820f1b130ccccf0c012a1b3a9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240c4fd5248df93ef6b623ab1ec37648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb461b23d898044ef7799033699ff7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411987e5ae65d0485324d22212268750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a81825d1d3a89ce7791d2b7e1d9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62579db4b4d0ca1578eb2b416860e13a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621faaae98425b151a18b30d25f4de9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209ab7742803bf6315ca2cc8c9802354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd8fe7fb5e3facc93a07bc87d573f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5864ec8e81a9e01ccc50b4bb589a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6add8b7cec6ebc3d9f19e636740df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685a5b74c1708833e43b0d3407ffb3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721610e7a96f2c8d92a52955898f8e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce3bc80de6dc1d183852d3d8c998c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698ff11d7c8ead8c5a681bd6d3904c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a4276373d0768418f9645e46fd5fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef77550cde75323568412be9248dfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d199a5556daac49fc62795cda8c2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1060cc09dccc6483c0d0c4f79f8937665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5502c0d94da23bbeed7b84529787bd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8dfa8c375c784f4432b65fae0d6e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a500fdac312da4dadb094b266918a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8662bd6423e49df5f9b244cfab8d7a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8daef53aa73d73a9cb54027a87b1d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b35c1f0d0ec5d482262ae216f11c6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19673b785b1cbe4f055e9e9ce984a3d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01aebbcb13b9a66886318e1a20e7ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcfccf187d94e30e026d509e8f978174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1b15e67ed49f87c0daf597a889cee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd1bf100d9cbe6a5adbc60bc2e2aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc05441b4a51fac3b76a1fc26185277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e867ae364283761d03fc965483fb1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08fb30b51022bd4c2d3e1c1696a43b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1833cd5712b13e2251536ababb4080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>