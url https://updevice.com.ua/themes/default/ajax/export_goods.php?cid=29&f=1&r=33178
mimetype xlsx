--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc305e928a45bb8d431206b1d22f29d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5dd57c7c4e569b8bc588c682401b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1fdce3e74afa4d2ab92adc5d488f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5e700164257e3fd11e58b2e59ce54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb86e1afee1e3a1797ca2744c0e3025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27446aec8f3e81c985fd1fa21e5439126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d832296ac15bf395c2e969bdbd527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29e60e72cf37a59e860326d9e791f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6a549aef24786acf773e108ea9069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b604a2eae4c3c2c99522f8d1daa26d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61696860c7bcfdddbb162a1d54a61c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57407254723a9f81b6b622364b51d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9ebb8c175730583b95278312154613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535db8fe5080d207773390c7888b01814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3751df8ab4f20636df8c93dd375a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c914d55cd669152ec12f7a68ff65516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caa6f6dc1449fbce32404b03d6979c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce562c1b13659ad803d6f796870ad518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a44be070297e502b86aae50206f0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf53db5f487f7611433fdbe12dc28320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b5c63c2923e27749f7ac91f65d7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bb02aaa449e67489d097ce9e1dbb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9987b25a3a9c28aea1909ee01bf9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf38f0ed237eac57ed7b38bddf2d8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252015546471a8452dda8ed7d1dc54e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f989c6c626d93ae00e1f9ecd00ab97e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7257b4960d6aa171992a10b290d0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0eaa0b904d135faf01f0ac523022028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfeb74a133d0ca032d33e47885817629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e815e578daff2728fe7a92a4700c9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e318fc31a90d61289d2ad4bd12354c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a119b953ab833cd535114d304df332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc09248b21d986ae2b737ca49eee3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fc2e726531c64070aad61e7a045da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c297742a1546ce710cdb53e77088a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebfbf4900f51a9fb484ed0d49013c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae1b8231a8ae826c6f1139429322137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a206075928bc7ef533a34e6aa59e6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f224d842e1276e8a029ecdedc7972b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e59b6d3d1dad03accd8c5c61be1f2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd3ef52a7f81952b09c3343a30473441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce72f0b4d412dea463dbc01e47ef1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f270bbdd65b460367fccdcbe17ec243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d26017666d57b54b8156d024f71cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814f520585bd9990d24f7101c81eba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940967893f33cad95ea4e8e18100a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5564cc5b26c251de7d28c1d1f6d1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f79744065e279f466a112405bd33ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d87e87477b5a1bdcdf39e64e4d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f37351eafae0833b8f0cd465e486850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f9b1dba7dd064d3b8d78e286699ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f2e3ca0e130901d857f9818b86bc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a2a0dd522588e8f9c1ef5ffcde3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa1fb0cbf3a808d3a6a804390013954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384530cc4628e683d4c4db523e50e61655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e995367792521f655e62b4c267151956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f107bc0e3ce0b2cc73aca0797776e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755075e73e1fa86365a0bc276d090158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964e6c0e6d1025e7db495d783beb7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fc242cfba0924bb26f1966f4686d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df580c40f7a5548a96ccd75ba4be21b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f707a373cb1010a442858f6e8036f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad2156432b839d962985452855cf6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec7893585dcd78c5bc815bd59c9d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd268c0146be593e1b187a60cad5f84065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba2447ff6470a478fbe185726e479a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62846f60b4f1a8af53ad83e8d95ce067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5bc4281a8cfbc023a2104ef731a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835bfbfabb332cf5199cc5c0a30fb4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d064c34ba830fb8e7315aacaa9b21e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201288b0418f358463a746468365230d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6488dbea63704a7fdf50c569eb7d1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814861d3d02e1e16fdc3908e3396fd0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11277ce23d9561cb9fe6f238819c3f2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97cf77b9a9644abe925fc23ee2c27375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe0d7b29b60952f9178a6bddca0c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49837f1e91d43a54e2e34816543269277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2934dfec375f62cef0fc408a04f8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d377f40793432f05ffe9708ca2d3c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51902aa9780a6a5d16cd218866557d4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c72ea54d92d2dee3c7eef70ad71a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a855231f3641656b5edd17b62dde82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ec4eb2ec9b740adafa93683d3b5211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ca98ed4256b62934d26dd7ec1e4a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebcf4c0abc9691df831796c830c55d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ede9292968f0172e1621564b33974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed590c7b0d97a6f61fa49b3711804835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327bcb5fe6d4906f889b2ce9eb5d4416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb238300ff059be39ea57a3117c50e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602bf29f9cdb8592c47310fc446caa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee2804775e4a7dbaa3b8ca27bbcf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd57a65fce8eff4610535ce8a5ff34e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6fb0a7d4a09809243293fdaf0c97a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fcb03994608ab3cba896b693e624612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010335791756f2f53c3395567d0112fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a1cbc4fed8f2bc37dff0e587e86614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd060557d5a98403f0ab8d1fd419940815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a778293dceb04725ee06a57b64407316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074da0b28055a00e29afd2420c9992717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed986ac2b20a7d48a6fee6dc838f8e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89b1fb5b9a4df63d43d186b538c46419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93254a8baa56055b64b2a1277abc0b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f7a3be1fca567aed76213ada239b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413f3c46120214eef788912d24b4dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bcd9af59b841307828168cac7deb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c61e769dadd248cc2223f36141c7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c3ae43e462acd33d2062c4ec1d0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98e3835526e1e46126d296413f44826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991c14977d6ba2d14c1aaf1382501d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f10bbc28ff81f159b7e88dc21d1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eefa32f5c84e5336a69f8c1fa97e1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db587d958b0fb47d4441e79afe0816830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d81ee2f3f30a3c6f364e1f78c58dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd735ca92985ab19da35fd22010c3f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0bf972395a32a6b0fc6552f01f0bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d9534ee489a0e404444cda40b5e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796908aee2af5582a5bbc58a71d6cd6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab04cbf107b2a62b990cb5f3e3ff8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bd1727abcdf97967b7720a83305a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1daf7bcbce9e048820e68e5806f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e1fec143c91d7f4d27bc5109e1b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc8146d1359ae8dccb001d9d0979bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054498ba37f8d3683923abf61476dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825199ce07579bf324c8a30dda029e7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b491dab3d86e1858a6f26e63593f0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a5a412ecff9594f4313fd165bc8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918542b215793a5e462a1673e5fc7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346addd2671b40d2ca1b8c7d3e8a5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca0b5c55006c8d533b5b3bf3cdee147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a95b180f4f7519870d1f12144772e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc14bf5977987b3e41404727bf24a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb239a9e54e1bad53e829292ad9f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73eb36319857f85586f7ae608539ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fdda5affd8d107d6475537b9ffc8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9460b8c091969e5c9ea0864d38ab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea098fc00aa83bb2335d188ad76116a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc1b5ecf26b9517f61b3aaefcbb93f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613199f27315ada97d90f6cb74446b9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1837f21fce71d9b9bea8c029967a3d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc0de2d07de8819078547f11c3aa8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596dd3f6eff4da063be98c6e696ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7144ae7ac9137a788f1043c1f282c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c3f440a4677deaf1834dca0d1a6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0450f0ec14e11ae49f87ab83cea84d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022479fa30fa6b3061352d4489f9ffe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa4d604c9bc342a402b0f28696823164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45ccd250460a087ff285f11eba61965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a104f7d6288519b68f18d7f880b9cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ceff73eda5913443f8d16983d412c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd58584c2abdfeb81228f8d899fbc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4d9e5472402158c6b387cb91e1f4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e92698156fbc977da41b0e418eaea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1abd0f3b3a6b4629eb8dcb41f5e0e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b57ee697b798869d8ac82a3280cc2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd113399c3000e6bc7d0da1b195a81173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e647ea47bc67c3d4ce5cbb23724ead74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6e0836569482ce732ad519bb81fad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06422ea7e88fbd649108ae70e7b262776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a57241e31029e0531ed0ec4f9fcd3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c30bdc18a4277f1e094a0dfe56d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342119fea7e08ca2c3f7de2c376243879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a8e02256eabf1028923fb81a48b5280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>