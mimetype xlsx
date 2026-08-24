--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9e43841bbd7204851e187075fb391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e34d0e3e96e84f06cdc3556aa139d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d16892907b8f61b8feec6d0a503e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025728fdba652709673e0163351dabc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4fb61104936a570933a10b2f44295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e07eb027f1796063e70bfc22c7e4556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260e2ceec306f98ff45f0d64ead9877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b558f562a2c89eed2104549925e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e656d930ad446156dbb4cd4e6464949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908d7f866f0c3fcebc8a0f2143e8b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f0c3a3f583a2d40a641d07cc1b9c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086e9a40fa6e84c5d8aa0aba00d84712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11292a168ff73b6c46a588b7fec13e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df08e04e6ac6416cf6d8de9485bbec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8704819ad2cea887789a87ae30b6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47d95e02cb06363f9494ee77072bd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad700d1568f2ff8499bb95ed63d2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf4268bbdb5343aa67ff5ba5da25818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc18f28d4650f981bd2e84883a19d3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d4e4494b7b377f65347276d25faf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a56a1b29ebd373913b7890cff24221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e903b551d43ecc3056ed75de9f2e3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ed324530dd8d610a2f16c3154f0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89978c6304c9636a9b69a8c27a7365524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7325f75068efd61c98352545546425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa31442f6cc3541312ed959ff2ccc5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559c060bb34e738fc56eae4806f8bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956204d13f6a7eee8d076cecd75372828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962d87b5f54960abe269a4fa572c2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581c0196286b0688b8253921ecb7a6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324595443f37eef1354af47b984d4bd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911e4fb69a486fd1d0e2d631efa83932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f03a1e6e6843c4945cd21e4d621f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34277da907d311f788d92c70ef0fee5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa95407d598ac55b762885c0991e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5217398ed8191c5007184b50ccbba1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd7e3a2a273daee74e0bb6a08fb7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e67176346c61ed04dc74407d0e60738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ec5e1555809734b26659f82284df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193ae07bf123f9dd67fa12034cf755840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccee8132e2627f899e043cabd99b2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59740ab3bb340540c1d95b2874913b1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4ff7f66ec0b24017a5a17f62bce043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f8d5ead25ce51515ac1ba0cd8995544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e9a83bc8ebac7d320f9ae1fae60c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979560e40a3281d7ddae9339aba847c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf88b52293ef6e6ad37220ae7ac5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb7d715868ed7d1ac9baa2f6d898048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0a777238b4a97ec592448422373a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8883d9a0b89b967157d8bf805e8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823e176115465c1b8d8e0391c6f6fac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50b782d5b7bd76adc9db1fc359c7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5a60643d0473df249d87c4491c05253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86da1be1119d38da458459c2bc87b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978d7080e49ef2635f9c82d5afddd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943051ff9d5965dffc59fabbd2b3c53d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba7f32e50c4eb1624474a6d4320e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d671434b31ab4d6a57038c19b3a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0625dbf3374bd7241fc2ee8e5f13c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3d2a2b00654440fdf16a8cbdbbed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0852081d6f3438d67b3b09b379fed261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef19b8dcaf4f6990ec6ca339cde5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11919c772b5878cc95dfb9444fe22263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9082a1ac8e1f8031beba3f2fee32d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a573f37b4611221be5903dc264fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d276578225ec51ab2d62c57774155bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e1b1ec1f16789c95a35e7a56faab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83103959efaa7630311ce158d5f67a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59b1c517c1f8b6e2b9613e9562fe7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458377d44e0dd4a8264acbd4e52a1aa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb7a5ff12b47cec4d557af1f70f1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e5457d6d5f16fe5afb67d8ffc5af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb1b264cfbf1402f25d5754c00ab8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e723cb32b34b593b89f2264138bda6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8723a2cabe821fb2b9cd240b45e45975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3382765a43861af78a0d4150eb1141776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d785a659633960aca8138156010efe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5401090b5119b2f8bb4ded3998442178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bdb91e6cb0e1866de6d322d2a4b0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398a54efff5be5c7bf4212f4e1ffce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a3e542c7012726f9d986a02c94b9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1309a9829ecd7e772c857544087c4a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a599c7026d9f6ac4581bcd40294cae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98603c8af5b4d341ce0ccfcbe5447584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d66a9243b16b30e8ef758940968c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5822e8b1bd0ed2a707d9b6fbb7c8872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f96ba9afdff2cafa0b1849edacf233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b06875a4c32d62fca5e2de17aac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d66458f37ad2b9d5cc31b9df53dae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461768ee16694394ee4b6f5adf6c2566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28250c05c0dbfd32ce35810a826dd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1808620300dca57ae9e1c0c5a703e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f453ddaeaa813663334ace71a70c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d3fceba49c4065a9a1caeddaf261210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fc6423ecbe75d3b1377fd0a1a970311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ecb606c8422911f80be9597d589d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40af82c3aafa8f574dab5a8797bd0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39fc55c731ee3d18599b4a877dbadd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec42ea61f53c62b7a3e870efb52e2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd9e2980d070e7943a9cac23b1dcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78ce958348c7638f8052433ff2c6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a87010260e97a21efccd0cf89168918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1dd000d2b52abaa41f14bede8ba1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404132fbdeb364c6dfffee0d6a4998f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7f118c8ed78ee65625e28e3b5c6c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4430cd614885d0fa4e13cba2a9b15d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82dcd52d38e8902408650062cc7d1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b699bed53d20dc5f9c0bf35d936c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f7ee484a0f465eddde6db8329e45625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793f87e3a7a99370a57f164a4a33dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233f0f05657e122a53569d4c5090f6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce508f414fd6f4a3ccdaba06c932428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a617d5b2a3642551eea7fc5452cf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e62d991bb721724fb0a08d43f43c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa31b8e4dd67b03aa3b7330c41e4e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5810d5a5a7243e8fa38cad281bea1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b18418a713585684a4f4b8fd33ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f2c848e31a1869049cf43c722b7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3cfcd920934bb1440dacdb7678fc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae45dd5bb628213f7ac7b2b2bcfd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b510281aca42fc207adb2d3e3fa6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8a5d669e9911a41978b012dbb789438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c09c3f160b4d6c2b10d1fabbff4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa6ba6cc9e9f536d9a28792b4bd3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6dc4475e73252f1c0f67dd3de608041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a05209dd1e950ecc8e3a037fd705542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb20c1a937e3bbcf6ffb35c989a3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545ae0f8dee9eae599c257748b73e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ce7faed4002dcc117fb78badd1e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb72e037736424697d243b720ed216546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c156056b3d16340055a353417dd6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c329c0f0949bf738db39928f53a8f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fcceed40bb620040fd85cc192ba9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf726085b0624a8bdc4594d2c38ede50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ce79a96a83eca878fef00df445c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74ab8de3b36c66ed1a121cd3500f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa97c20e7b5b349fb757c4ea8ae1da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156c577088e0ecf8249253feff1d1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d746c976602dcebaf7a2954771ba2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f18957bfe50cd9f1a0938f076bf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982ef8644b5ac74d26f35e11cfc78057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51434038bdadbe3e4bf93127ef7d345e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff197e1bd5986897a58925125d2a8b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dd74125109a46df8ddd01ae05eff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa3a5ab896a82df778750dad08e4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355991924d524a99f038f59be4aeb6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f30ce36b0dffb60dacdc44ebe19f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1da5b3a87a7e6f7290f3b563a133964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d902be59a2d8746ae7971f7e5aabe465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716e359799d316ea7dcf8b8b1e1fe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a63e0f0e0e5bb2aa45b6dbca39e4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8353a588bd34ee7b4b11b85afb52ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1e8290fd6057dd23ec656118cbeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c11af832b9fd8493ea90ebcd70ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc31a1dd5f44f9f3b4bce217d7ac1fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf5686fa9178818e8cb0ea3fe962972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa54ab11085338a5e251d182d6825073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312f5721df45fbdfc3149b81633d4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75719584423d9dcb533a67c50d8c3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee95722ad972968b1c93ac129f61776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af62a300a92b57d7f20fbd7abaa1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b1d2ddab08c1b557ea89052ce843378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef744faf43c3639e74bd93eb926a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775bf25849ceee08a9e42072c80d3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccab4eb916fada6ea6d8c3ab4f42c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f1851269f9e344cee956680713ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9a7d5ba69396b617577ebc1f76fc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3714612a10fcf3d9504929dbec01e84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>