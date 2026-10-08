--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933226b24b86a61437d72382e4c5503c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8824cbe4578bab811ffade3dfb087c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529dc3dff63636b0a3fa8a39d313c1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6eee448d6cd02a00e9213697e53354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8431f1f6b631e6dfb6a63ceebc17b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226365058b706e9909198f91eab83b8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae6acfb24730dc7532deee52b050e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba47cdb8a909a3140a830ff760c1818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e3409218b16bd3f205af88435098f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ae42b5c3ea1be60879457ca559d2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aa516c9340fbde7218c40af4c2b0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c24eb5aab355bdf572c84ae4d184012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df35b7a2517726882ef45ff6fcaa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9e27b9e630470531c912bcbf5943714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5409b4741e9d5700eeec2374ea3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28fb1120592860b7f6e3110cdda9e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5db0c5763c866c539b0a898905ef1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc269a2097e559acbdf3775ebe75eef018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cdb3af12d071b790bece5f0ffe63619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e4c26fa42ba7214cd379901a8071020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e72a75e80303478268deffb95498921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a90b93a7f43f7f5fc0b225ea651522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7bbf733950c1f7d925d87aea6566e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775ce6168681bc77d22d41e7a323fd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baba9b64a83fbbd678cc082c00c43625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92f1e24deed8afe5f319cc8b2a27226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5de8144b6a5a88be62b1f0605778f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d8145c17fa8686c3c964a13627ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4837a9579c8262d5b1403246b26272d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbcff7c64ad520d2fde8202275908430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07f813bc3fd701fd1027839012f2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536d8939936173a4961ea12f70926dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c0ed6c447cb1006692dfbbf48f0f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0b3bbf5d8e7895e72fe9941efa52c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb027efd9c6cdb17f7a04a5788bed3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb71b41d4fb0421f527b8551f18d3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064daa765a575784535b54bc2df89937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae94318b5d2b3227679e5bbedde8f4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd1577d090f5f0fa2146520d643c0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3da255ff8ee244764d40d2196b7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8cb6d4a256ff7a21e8c0f601445e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbe616b3fa14dea82ceccf2119c7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffeb34df29ba35af275608cc6573a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cb6a99024abb5394059c63f9c0d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37db74e22130cbdd84fb9c8a773c1a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a5150655e09b4f8f8a38b3d08073e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42470ca4fddb05102a878d42475193e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad2a3ca0c9122a9d7f0bfad46b12848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28d268b6ae4905a42323288821956349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aba946085a34a7f660cff0361975e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca9e900112790cffd34ebd5eda00c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93142e4a6e981325bf66857adf9c38c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe8fb202f23d6d92639c9a35f39df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef68c58b45ce5b16159350ca0dfe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272d9de014f55aeca3db48dee70b3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0422868673aed531238dc85ce8cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af2f9cf8332f897a2893d7ede3c45157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff4c24f04d04f8f29117c2f0912aa458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae153cd186e322d57e534d56a1d0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123e801183c178166daf664b1ed17260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe3d20d8840fb4eb4e293eac97f26a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72302c41d4c7f02bb47ce8938624c2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d63a64a079b4b38f325fa4328d7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce503651eb2a2940d37ee4bd51d789af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445d77a40ac063b7caff06136cdc69365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17729b49a153d1b6b04f51e2bd6e1cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0d3f355fc7427f51e101e4c2e940067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887342813071669de0112babd9c0a0d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e02a933ab636af14c57d4d5ce8d9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd3ae1623e8ef1f1efec43fec4db6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab17afe99cb2b9a733169b2ddfa823571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792dcf8abd9fdab3c616e3ee861c23072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf419a8a0038a48242d5277e51d5fd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde876ac6782673d4ce61e8a3282e65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d1537311acb8a70f4a8e3aa3e8d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8b0bae1d25109d16ee08adfe57b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658ff9dab69f5eee9c7fd6511c850077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e212dd419b3e6ab1ab9ede0997ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb1b00f7af43c67832c69566ca15479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078911239818a087df6e9b7272e2669580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287174b6fcace6329797f82cb7b5fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c144789d1290148e808ffcdf73bc82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da802714e48952cdb3fc2f49c502c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660cb3c20d352f645ac73013f23f422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe4696cc54f9eb30ddaf97974bd4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd7bb455a920df6ceebe66eacc4bcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1249ae4474a6a08513ae5cc1507b465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d22e65e5219b53ed4335f66de257e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813c2cf268f42d1f50b331b62f8d5b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e62f93e8c6efcab733376779bd5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5580e3125368fc8e6febf6acf4d659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c90fe65d5cb1c36b60d2a2a64b4a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33335e609e0c695f185ada087c4f4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac0fc348df2ca562796fc1962880bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c583df7c7b085ccac034e58fa6cea213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cfb68395173f086ae25527c5ed43c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a765aaaa504cb8195ef19d76ea80715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b4da32c272f0a650f35b17076f0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c10ac70036ff83731b12290f1bbbbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe128042d81ac60fa9aa307e4cbc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10aabc48c6f7b02fa095d65443e55519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac1f4f656826a148fcc759d27295a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce3b87224976566103f1af97fdb8e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda42a43ec1c64b8f7b0cc4f3797d5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a66301b0a7d3aebd533e7833cf1b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d7639222d27f2cd411d8c0ac888f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2e6df5d17b93d555324521c5476ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35803e9ecf049884fe879349e5b625c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeea5c2f153a8ba078c58f1db0775227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f71ae2cbac0a94a63ce3dd7766fd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787fb0bc4ac676032f9c4947eba612f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0c7e5e193c0605dc3a6211d0a0c3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3663264b69c41c707a2d596215900c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf0f4b7f402fc91e1bc5e6bd9e7e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf69c7fee36a8db802cc8cc103bad5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7f7f681adc40c9b4bc6ac27c32d5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735e19639a1119d1c69ced545e4d8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7604a045723e4afffb9a424a7dd1f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b02aaeed8262829de8f770ad318e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf7a7ae0ba5899c7f5d33db09709138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb0d2f3a7fb4593a0ec0d42f3c5a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2ae247e20bc27ef2714f6dcb14c2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a663e882a710b65c4a7abdd6d89eec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f47b019ef5b303ee70b106cbaf8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b54f0f68001895394415a8cd6d7b4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394189b9a3f870d66b175d86248ea844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c645b65f465fed35c62bfc5467c36a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed36e2d19a80754f5e4a8a945e9d3af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74086cb40d272d5231891c8baa7576f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb5539b96dbd83bbe4def7dc5344a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e9ad47c158abcdd501b4b9aaea9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2062e809c338b28cd40d4068e953250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e4fdde0ba67999cd82ffefcbe157151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56711abd44cfcb2ea4b8ff0d5f0e2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37e1efa7b2871bd20eba40cfe3bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013068f2d82c0143c6be8cbd91be897854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df106194c0126d02e145a6034b1c2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2007c8958a12787f008fe905483c9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de67e1513fb177c5b046f0ce37325ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1495b944bdb13f0439566765ed3ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c9fd32df336fc94266a0f9e515a6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b1abfcf4cb2b2621cf64f98350ca660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc3df92cdd7b4afd66ada84dce5f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13cd3122aaa324035303b4975974362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c79817e6f6fffb0b2c80766e38af163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06afa3095a8d4816edbd60222e4fde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937a068b527bcc8e07af502af3429465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c0804904f687b772dbc8f10f558b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e686751cc3f5cf66e20fce2a99ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc21654395adf09387b1e820189bde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618f3798d9292613d08f490bbdf4b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235dcd6d2db39caee9a95e3f8c4129d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb815620fea6541dbb4ba3532a3238c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18732d6761d9f9a45e77c0d4f060ffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea3af3322d23098e7eb7a761f185373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965258365e14acce2f2f71be49fd8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087d83e64e5905c17e7bb0f9d2b165275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eed8f7487e239df2afb85ca0b99d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc97d6a2129d9042633ca78d14da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aadf346a416cce906619701184e7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba54ea24261b811921e08e5b9c499a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2ff44e99851493b23fe7d33f71c380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>