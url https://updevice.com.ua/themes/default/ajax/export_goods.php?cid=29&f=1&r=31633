--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8827cb999285d4d4a2a11e900a0e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f01e6308dc633e3c28ca1d665100e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17bf318d46b8000e7fbddcc5fa26c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d66df6c5568ba8ec9047132bf0704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd166302b1d0b54f8b14f5700acde995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ac60a46e268c356282007fa1ee9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9bba9613d32f1c530be8a8409f98a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24514a7af072e43642b52b34388fa6cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543def654026cda6c6ea6cc19adfc509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbf9899c55347da0a499e4244fa5b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4103ac70785f80762319ab3a943b3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27fb5eeb67e98ce87bf7f1e2080b3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd97bcad7f031c8dd2c22cc223bfe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41163d21e27e3f4cc589e8122a2f1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373479a9dfc8b95eb7d808d66758c5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b1d2ffc90e90077c5847f03e647eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f0e5bdabcda4a7355c0e8809f63e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e1b6519be6c28878f2bcec0071d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9fe80b3ef032efa511e3291f164819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52bed08e18561e50166dd8ad47545020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9295b97d52bcd1073dff8ec18b635121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222077568b5d008e187bc64eaf0ee00e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a534b3de318372c4e7de073f8367223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c777dd4e3f94f7a730fb3a96fe53a5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a41b2c59db21ff30b7952423313f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e24a0f2d0a459e8db313a86e56c7a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd115de0f0b0eb566c71e26767ab5c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478e9a545c43d076dfdda55e55f4f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d52d74f4f6fb3bfbfe702151a60a7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74c3c0014eb858af98fd1abff6b2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d403b6eb7ebf94ff1137eca95becc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e3d6aacbbaa34c918bb33a043164832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bb2b16e969bc23d1c5c631d6654b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd74bccbb66fa2b2bb58db73f2f702034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941e468950fd1496689632dd7b3e57635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1103c6af4b6ffef7524d58939434b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5c431f1bdbaaa23740ae9229f37c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb0f3ad67c0d5f2cfb022dc98bba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc213088cee70468bce214a559bbf7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9301fb748df9e57afda7a07f5aeae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439310555b581b7ea9075da7a50d6e6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00965971d12b86b01bece076706fc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc21e2b42311ac903a8d82a0b8520643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15628d8e95a2a0a3989349d88e6356144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671257071e29c17c8b01eb573ffca6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22c1ac4a0dc2893b1a5f94290c3d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9877416ceb6110f844a624038de0e4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405ed415feb6968b88b8f1ead91bc1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ed08d8c1f3615e335b79346b855e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112c361b6f7a7ee8d492b650d50774c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69f2b4b4aef27c57528b8234c391d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd37400d90ae13bb1419e179ac6f7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3dbebaa8e122471974e99770eeefc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e3a7109cc33f2435ffcb26faf64d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918b1a4f7c25f6cd95eaeb30df409b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6313866ab3354f4dbe42e557f2635456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd539e830615d5917cdc566f2c0c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c797fb9a77d10e9b078da0831e4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2da834b0248b65923091108deb52c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363f1d16d32530392e9c6c9dbad135360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6b854e3e7b88db3464390cec17f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e9dee9c2185f3f72e371de23bc3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc35b68fec414c18873791781f028d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6bd7b5239971ba1a1d432f4c4968d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d246028d117bfaed5b92938c705965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea087a833f24605d1b5e5a556314a88c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b98b94595c82f35d703e2021ed91267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4324280d3f222c9b54ad9fa1b747f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9ba196d22dcdadb0eb8e36978bb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb99951dad78fda5fbede47ae90840d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eebeb18f988885921dc8f5101c9c7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8fceceaef3865d2165de20c04eb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6a4397dac6ddd25a7c0e3daaddce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de12ec738dcb334311f913e92fec54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e3439430c27d9efe8c5baec8cb2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc50f0cd0732816bee5da38db0c6d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0866ed1ddbbd235a6924c75a45b99977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d194cd77189e5c99b1201d5dabd0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e210230e7ed97c43141a3a68c6ed579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306679f30b4716f23ae10ff8c87dead880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8246d13c96dc743228c594a95d0f3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cd532df6da60d41cac3f426677ec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8e8a006e90be93463b61223cd45f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f5cf2956de7d65c407f3ddd8d76784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5094fc71edd75c3830c15a890c5a141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f748fe127d0c542a343a82901d38e862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d1d8f019160eea381f3cc68b313a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d371c224a289047553e4123506814d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f912367be069e989ac094716a770ff55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3ad2d879c50ccaf77983d7f64d4bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5332b57e1295914a2f340e51f0b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1af0e4bdef0bc6b279fafe355e84c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd53a2e9087e560472d8920c664b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ca3a6572fa2789c425bbcad5d6f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f64e8d135e491dd1d9ff03abdc19b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d260f5ffd4a1020f0cb3855a1226912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b47802a332d8a065220b2f3e452aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb9100f6dc53e1989514c9adb93b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbfc4ba924f72efd7c22d87255f68815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf530f3897f582ce387c4541793f4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7464b88bb92d9c3a1133ee3d296d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876a9c3299d74024ea96a6be4d7a75a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032acc75c59cfd0672b52f7b992874d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb401273545b9b65a0f87c925735dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bfe8a4dfe6ea5382e5fd6f74eac6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802fe272bede4cdb9729602c5ea92b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667dd2230a1f4e097dca3b7664585d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bcb6bb43d9f76205bd7ddf7a1d9c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18374c8e95c17a4b56c57b1b3ed57cef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cde0b3ba4322750b059bffa6760a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4eaaf411ae68e4e54a210cceb93bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bae3f31e861b23a1d52e1e15b7191028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab899feaf4629fbfbb8ebde8125b9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e84dcb41f0f5a605913c587dd3988f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a0edfded914e22080fbd11fb7e6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e40c24b6ff11b456ef9253e4441f3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c950695a6661c5cfb66b4893a8f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd363fa4c7703b2b3eea56886b90834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc235d12579284ebeddb68e97dfd3e3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58b0ca5e5339f209e0ea2fc223bed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25672a09e3d4bf48ce46381981bed84b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990095f02e819229283ec3529175ed2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37480b452fef641b99a949f2e983c5eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01250e9622a03762aa55aab139dc06840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3415d9b5b4677172452fe6b781dd19a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce97cf5a8de6486310be790e06a1de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f07e06327cca08f222aa97e1e2f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3c81a3894a0f22d369c031384ba0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eccd68313a3773180c8876f40c60b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0824d246182c84d45261eb8e50667b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea75e40e7888ff5d6fc7c934bd8b5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8989e02e452c734550521c4831d1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaeef038075ab852ea78806c3ed03249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466373ad8f218b03fdbc15accb1160750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7fc5191f8045e93130f3a2461d9c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1dd8d277ca9978ce8803ce46d5d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ee0f38ee0a7d0c67a5bbcafe25aca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d886b53ac7ecb0b806740e4ed852f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750701ad76e1d491800c0103a93d092355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b64002129ef7e0ccbdac6e48c194756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32d6af00b1578e8709d3ce396d19a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a464efd5e44da6d2e386e220e3a0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3c6647305260601d9e6ab58bc87c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f892e8739c950891ccb3579fcc1aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101920f594d322de9b404abb36b052f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0bb84c1dc2400bea6ee4b2c295ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589737fdb62196fd0a5845a4e0f202163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bca17e7a8df1f197d5fdf56dca4c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ea42e7b7c1a3fbab48771bb80cea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c95ceb48d1e9db908e1faa8c41b2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233241b7099211f616472a664797958767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d295f50101c35e8cc868720d4e8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e9eab04e9561abce76dd0f94af3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a7a0dc5eae029fb641af37d7ed96970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb99c49dad04e5217525499cfcee1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1f807de13286551d7deb23025d9f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05151e10103b7a61bbb97af0763500e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f18c6fab4f4697f62c74eaa4ea33b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475490b0c3517ec6265ac1b463083b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f8faadedc993b296b9e9bb66d98076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c43ff11f6b58c5ecb7ad56ab99a5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff10a56caab14fe8799eeab6708bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab4691b5ade699d8802b1c94f7745b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfb7a74d801b24ff3ea3051262e82c80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>