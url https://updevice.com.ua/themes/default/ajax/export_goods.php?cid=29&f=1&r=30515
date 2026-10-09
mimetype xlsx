--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7988ca151c761a5a51b535f74f29471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd4e7955403e6e5400a11fc3459052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa52d105da84df94c0215f6b16844203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9057a7f012b6d37510e102b7201b0764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f418f2a1aae79d6b4bdebc0e9dbff5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3646af9cf3284f78d6a5d2017ee6746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b89bff7f76e187a39a5883678bad37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8195f8e7e95d5ff68bfaef45f62278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d935038c656f4dc0390b94e51b4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ce24fcb501ff02a22015a9ea3c9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f4263db51ae5c44e79cba25d549fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad83205aaae0e024bceb84e983e8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5a34574f2199c7961470611d432613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c320a896ad76a532ad3e5b0ebd4b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff7c1b2abbf417fa7b9e3f48b92f7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66df5147b0d75cebecc6c1d8e4eb2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896d5f3d855ffb60aac4718c1118cfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39178fb9d5522feb540feef022f816f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ee7aee10f0338683969d1d0c9acb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5076bc02ff0330dc6fefffdb1a6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efdda1e5b40aba3f8842a613cde08c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ee375252e5d31ff7dc4408820a1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f4130c83fe20eb9484159c55b352623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4354f5a4ebc5de47a72dabe97d7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fffbbe465952e74a892ecd6f9d47225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553266c0c662dbb8b2867f935c6e942a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bba6645e4edb087e04d9c14700730627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfbf643f71fc1e138027debd40dbf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b84ddb4ec87499954f4adee6bf1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbc83d4396de4c0517e7c3acd5f49e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49c7adc136d02af46bb6b57ad887f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3aba9adf1f1a3b31b7e52db9fb6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412372fbcf8f88ec42f666ba8e4deea333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f659c07cac1bada85a85d38b2cc5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67bffe6bf3d3d57b2fd1d21007e3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe5f94538bb0d6bfb069bb0de8b1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc149e31060dcf20fb075ed1609ad85437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f99e0c256e72ab877ee25edfa1489638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c623b1af4b473a882c439f44fa7aea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36963b2de480eaffea7ea4c344633b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15ce4501d4773869fd781f31b3a0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c8e57ef910f3fffd1e05b6126ec842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d954663978a24b5ff875d165a4cd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e6d9c30f2884be900293e0edbf4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b437c933f05daf21fab31c6ca61a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9494474bc0a6c4d2f63a0eaced6c0fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc383eb5811b208a3fc6804689bb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add3f3dcb9879c61129039757dcb9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d7749e2111049aa9070f49e5d05c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff8f34f1114674163c7659ee1606050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57103e4f1c10c4b40a134d338dc6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75feb553b84c6eca0e0b0f578c4a73552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37660feb87be635ef6ee5f92f4c4d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261bf30941e3d5580e12a728ed478654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c399832d3da309efc11841932a7c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a3223322d3d8147d4da90b20d72256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a23fcc1397c1f94cc0ec7bb487ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7c333536698381888c2cf97f0eda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a20897fa3e1ede2abf7c8366b8dd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868e10095503a98cf8d602df40c28c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b62ee4e57122daf5f6ae91401b8c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e7e4a7f2bad16714d91da7d6a62a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764eebe11a35a96e167e64460c8a1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba548030c47e2b69e6addae685f6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad8bce119b6775e5ab8ccd46ac95e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40742a465e8c8e3bf255d0cc28965e2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a444fdf69601d74d916b47735c181667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc155c54f3361ac7cf0bafac841bf95568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de903a1684904e6b147ffd0feb16969a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063fff6c6263232b020d4696c7939bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b3c43dbad15137391dbda4b53df071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48b991bffd414e4d78ba0ee7af4c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3160f1b7355f441fc33087b7fd81273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47712b7494921e914ca14cd2e0e28074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb056fe5437bde0c71abe96bb036d13375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f449a4a79b4b199f29de9447871476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e9a7143eb5b4b04b0d2780604d4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de8f12aacecd5256e852e03083f32178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b30be8ce90be2eee36094e61ea8ea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c762629ca33ebc1a8162ccb8ab2ba480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7febba8b825cb1450908e0f0d8c0efa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c2a67d54bf758ab002d375320ed382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a567826278789026d820c71d042d8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64fde83a5e9cd7dc2d12b3a462e8784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b212d9c80286432bef159d8ceff42831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996957308a27b3e39d7459cae6f8f85b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aa1c5f693b8a803ab1f6b9f3d888d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e52a9d49e2da48e84c739a189a514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142761877271c9c7845febb452ed18a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b548330a0a93d1c6d18b81a8a8a8c6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf3d1daa489c6bb99710906bc5d3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ded6fb3e966f41cdd1edc9b795728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944b52ca7fc8c9c98436b03a58bb7d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cdeffc674f2b37cd645bb4d1da65b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfdd7e5de3ed9f1aaf6770b2059d3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af873b62ec362c7aa00120eca3cf6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cbc310346df6c4e370520566c7e5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec740811c5d96f86de566b177012dd5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183b5824a48f6c7f398a334024634f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80ce320a59a2648934043bfdfb0baa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959dcc027680753448a292a609a15b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6e80d0244c75613cac87179487be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97de7169b0b2f1fa0e76332f7af8e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcfa4005ce2a9c09ff3cc21291597820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67fb68b4165a866f8e73b127713c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c4678c46b264f749b5dad16df404c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f0abf84cb915fadf1d9b4d71baf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ba1c7ef1adc2940cf9d5b1b0707024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36849166b692b0031dbc4ad1a701d4d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988cec59d06e2920f71b5400fa03f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a17df8e703f9ea2b9a19ab0954bd1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ae4d220e092744c22dd955387d3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b0e6c70d66cb530b3840ec7c1a1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801812febfd2535b872e9a45600f5c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7cc7300da4b242317ac00ec3efcbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2047c5e98e15de485af612a717b2a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415f789a874d96a01d402e7c9e11e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34aa0948de20cd3e55409c26b46e7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a3b249b034483ce66eb430ac0a6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd87e5415e621191b0a9ba9d22f6ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a1ac152a444a23b6c30a85c11ac9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7b3434f305037bcf18d22c3c116ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ee352442df946beff24ed8280e4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5bf0b4f195229ef50f15de337763e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135ceb6fd925ede364513382cb81cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b242cbe756a59bfb213d25759748be242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732387aba6e2f5f7fe33f93aa55388d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88507c5e892aa9ffa8acc7540219cd9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e93d4e0d07ca3c07c02e4cb179d0b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed4c299bcacdbe729a02a5dd949ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77ead1749b6f5dbcfd0e58b410841c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd1750c346a5447601de97e01f3a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43687f55bd8670bfe12d6ec8e22e613249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f42b9c5a8432b92999bf0875ce80750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e0c9e399193187173dd9e08d423e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aaf2d7a147166329292f00d0f6d9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe5cad2383f00f0af42fb28277dc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4354954315307777e1efb588a308b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c570b21d3d07888c57010394802a3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83f7bdfd7800842c8c9a2cbb2488356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35389fe03cd9d71214588d1d9a3d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55f4787e15fe2315727e9ff3b9b8e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948ced31ab51fa0fdfebe301634e08859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc82abf906a15b1d2671d9ca3bc45360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a47b581fde3969c74550db3627940b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a138299b2d1ca7c85b357b34c0c2e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b43d666b61f4138327f4115b8b85163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa4c0c88f8b2df4637e1a309b4c67964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525823412ad0643a326c94c555735ce065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae366de59bce9ac31367d227c15a1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d2f2334b094433bbeffc4ab7f41b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6cbe84dcf2b85ce69c8d17f7eac2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6128c98570925480a5d673420c75869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c8912890dc21387fc1e769b8023970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b47aebc38b5b17e97715f95f94944971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1063952094eee961a2bd6e94d03d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d02d77001510af5f05e3dab83399c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43fee9d74ca3447782c54a0f00b90e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01429bba8060eba790f3f4112ce3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af17426189a58d61870569f441e7b0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445bb8ad875b0927604260a7598e1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc492f0ddc67ec54750ba6aa7fc81d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07b75190634049cdc12d6165098cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073792eed703413b5d4a15df3d17c8280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>