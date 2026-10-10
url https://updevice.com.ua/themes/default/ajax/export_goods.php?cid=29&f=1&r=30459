--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5746fd33b1cd37bb9b6816372daad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019271718f0003d6b3557e8ad699ab92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20979132a7fff9556ab84099a04813a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545377a30a0ba144a4215f786de16f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e822c152cb12f3fad15167f7d02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a044118bada0a7a112d7b44d1235eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45dbb9db35a5369396295972cd8d2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b4d91dd1fac35679bb0db211ef2798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db786cc8d77d655496b05800794dc869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e79c0ec3e87cacf273589726134a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6095268bde8b8cfed9c3414c0b201411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68fc5c21404758b8b52f9964fba4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a157fd2e9f3b6458ed2b87d4c3211713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b25c1fa37814f34f22134ae0a69ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f23e923006999a7dd9f63855d358615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f49f3d06e7717c8de0d9f908716b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f6d8641bc8f89ca237fcfa5308a8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef980d8a821209bf0f5acee7eba24418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd6c1441e1539c3c2e2b344ec982d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f12e0d84d99800567ac1d8b011491b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1ce61de40e4aa1e6c693ed5a4918d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcbaf0dbf666df5dc036e8d7fab37222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3f1e1a644cf62aba027d47cc18f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e546ba042f85339de726a443111424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dd7145b65e9a03376518ba38e7f1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c18c832c01810e175036af6c666e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c6d06f433f1af404ea85ebf28a7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e28968b9f47f15356bcc3310bb3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb4d95c756afcd5f06e083193b56829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac7093edfdb119127fe8cb3fbbdc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945d272030f12cf99b7a48ff219435231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f836cf313a71a745b1180307b35820a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae823b5e4534af9a65e8b2fb832a2d5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b23bc1a1bc82a52d876193d5e1be734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836003a11f5f4a5bf6fa1dd6cb478a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e8c793ffbfa0e29e0e9a8458514236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74fea48556418adf22e832be8e9e0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b483119e51485562c1afa84f78246638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b655c1954404be651110647844c20439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0337195ddb0705aa29e2210d26ae5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175053420ad5fb75589677779399cb1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130511fe9b38e6fd85c6b8a5e0fd371d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafa38ba55303ac38cc2bff4efb8f6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb876c4ed1377275b1d0bccc1d055f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd33118721df5cf4b0f610de8269545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4ed8330a8b261d570b2edf252c68c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c5f280f3e7fe09b20f49f873622f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4631454784bb7cbd9c80cbdbc0908e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41b3730a7275aa9026742f0d152d4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83372cb69e1224cd7d6527b10dd4ddc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4fdb24e7b743c007d1722aa0b362851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89010cae1550b3cfd8e42033472adab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a3ec8e8f5d01ee04a77b8dd12e5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc4e2d3ce9e1710f74b027f52178b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96257188d3ddededcebdbc69905e7be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e5c7f7a7bdadb7026f6f7680f00d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be631ff245fb8476f4376539ad1314ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec205a3e8c46d6065251d84f03ebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f02c88dcc385aa005ba39fb1722ae559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef474b4e2fea1bf5f96c32680c72a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90660168442f532c3a5b8b60fd688c4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d9fbec4cd36ef8b157c9c40ecda5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f118a9e9d85523bdbbbe18c5fd1d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31a48c4559830ea167f2e6222699664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b905942ce5186b2cce97bc30b8b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7851b85154fed5d411f8fcf037d799566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d4c840bc2bf241b371653e7e780467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd82ee0ea5de528f742dc902b2eff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ee67e4ba4ef4f47fb666d9c27098a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a53142b73b6f6edb8f9fd2e4f2063c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50641036a310e3f381227c8be76a62bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ddb6326d5c95a60864dc3c02c414e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa25adbe63d7e5dcd9a3129f2e5db5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84854cc4d087caa43e87dfe13135c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3bba84b6ca37ad6e926eb3929b1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd906a044e3dda0af6ecce0ce7c81476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc965e65585c509492fc80e23a19f1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5273b1c506a3d1962a54ea444087678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1412882d6aa0bbe74770c3a91a2b06f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e5f9900a51e6e20e6f61b4724c2ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed4590ed69533a3776a5e357bac1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c5231df4d0ab57c7df711559895182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08046eee6fbd62738dafcbbe5ba7fd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60ba9fc3cff7189588b684b4624312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048386c027a3adeec270736a958ff693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10089f12f619bd55897c65e83a00714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2a980c01208994e0dfabf2b8060c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77ad0f3b8a34899b6000a380c515a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ba21df6fb5c22899ee57e10196d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75000becf9757741596ae73bb64eb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3010123ee447fa06465079b9cf7949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba0d1b87260ac888b4e5cfd53cb7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d34504b291fdc7acf819422c0d38211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23c267b3c64a89f9ceba99792e79112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85964d4c186f6a0cabf711a5faf7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f1a3d4143eebd62b74b17f849c78014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66875c15619a0ff5f8ca891720972e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06f7a3ce9ce4a4a0a739123bcab6d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896e7713c56df0a62245826256354717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e99dd11f1b0a85220d318655da4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51804b329694906b3e2bd874bd19cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6516749e7f12ab0ccc3b8a52ba29420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c30210eaf7077c3e9b55a7e47fae8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c01d5c75eab70648a131e9d48dad6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f11d7810d51d06ae9481073534b0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea1f9ce0cdb6c6d51c19ff0493c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67862f1ec2d55628361fd9c79637bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf5e01a0e88cf8a83b3884c36316f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f3edf9d51889bf725eeba05c4cee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c18e45475dd71572b57cec21d426228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc3ba7e23ce623737f4225f03d6a1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b2d8b9dea96a2a2ddd0ef3697c35e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc4abc68243b98c939d5344e6794731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f15ac0d80121abaf2b04d59bc7d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f9680ae377451a675aa86515092733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42973d8d93df91f62a2917d9dcc2597e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799faaebc4976b2af3ce0d7e2105deef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0c77d1b0a3466ffaa2ebb5a2e07136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c47a6bc9cec785e3fcacc006a07f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715b54b436e58b3b219419c81dbce7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c59472ef7084a9901fcc8bbfd76db939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88da67ed5889514c66f3bfbb24b3bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a571a4a2ee72215a66d748c86a0668341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872152642350026d795a2ae0060fd09642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68faaf740b941b83dea9b5cd7043743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d318aadc4327caadcae1f82b68a0ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25a48ff2276168895669cb2a0250da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7859cae471ebc4dd153ab5f644fe4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751249508dac159497b9a74f7c6604547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e186472ac4cbde164147d2a8b4c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9807d6ded59d60c2da39fe521bacef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf50c7fc19dfcdcb49efeb86bd51150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1a3e7d192927629ac568500c5237751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ccf8e13d302817a53623eeb2396a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0fe39ad28517614bc2f4873d2c6b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e39834b36f1c74f3abade7a6bcf6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21214faa0ef4eef57e3fbee5e82e1f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676dd8dec52c7fc9b75de81ee2176ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf70cb443c650fae6ad132ae9b1b1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03792f56a73fcbb84edceb364354c53658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af55428e20346b99c1131c58167df959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bed71da2d49a38dbf65b039e44df060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df225f8fd7c52166fb624fac54bb9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2f33ed14a8ef9e411c39f18ac1a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876936d23d318f227c9c940346522a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d3b807d777aaf6ba0fdd6144a13e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06f20cc7f958d2c94db905d4c80d7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7966ea74f52e119cfdd44d4105bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611ff9e8a12357c5bac86a7dad86dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc177650121279e722bec62c80a6f0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d930b93edcb250f41c75767908b9cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72536b0d77f0d0f9ed3275f7c140adc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969320135c1877d2842b3f91dc1e3ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82875a1748dd97330cff574eb6c84a2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ba1bad4544c1b7d995759762bf2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c20d64ad59c579fc398973c869c9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268438b02132af4ca0171b9fc0156fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd15308a1b13edb6ce2953c1e3d5e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a92937b6022d680ee9269b30088f2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6dbd8bfcd988b71f77946b84b9c1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a761d8edf3bdc7a46a0786a41d72ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9c27bc287b6b321b57929d8b583e980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>