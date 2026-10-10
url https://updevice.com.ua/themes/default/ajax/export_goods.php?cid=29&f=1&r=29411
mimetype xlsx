--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae956a39a138fa6cbf53e89908f0d481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd070791f77544be96e4d0801b1f3192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba02a1f0c640adf4a7aa1e088b6d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c17a43fc703e57e92c6a9f46d1294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cde07de3e0c05b7ba59928eaded05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7231bb4b00bff7177790a55b4e5756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9602115a14ee7fe5ad950bf5a68727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afbad28b8b212f3d1f7c84b57904ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14680de0e431b20dcfdb5374818c1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68348fa56a61b0172e8bf313208b0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c8491fd8d462338f0670599dbcc6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa97210f0edfbf58a22fd0ba2468512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ffdb336f77a1268624bfca9c10e9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143a9ccd3581257d54ce89d4bbbc7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede531171b6c6a548341f64ac0f57d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebd271678685e63eadc5188bc0e19f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6606d80e4f4a0e288abca054b8955217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782cf082b6c1c301646ff54a0d370818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7547748511c4033881403b153e680219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d9821b4065c6ff1d00e3b6ff000020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486decc072100fedf96147dea093478d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de4303699193b68b61966231d2f5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e45412efdb90bd4e7dbd71f94070723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ece88ecf7c1d78f39a37acfe67d6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582d96ec43f5e5f0da37e415a15a6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f0937212d9e0a33a77ab8d99fd4ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1537cf464bfaba8eef481f638447d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4d8ae376483b50e8712d73fd483928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6f6ee5a08d6508c75b9b9837acf0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d865a73b0b7652b1521108dd346d4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca188d79dfa3a6a5b49c3493b04008f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964855754a1b83e2e84d6b55a85eb0ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158a4fa170a7e461f83adab7b11c3b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124041c4bafcf577fe4f6d50549bb5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fc7a9b2f3c1b380c2368592f7ade35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c6beb6a9e1855b0bb5ab44baedcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda20c5e4863605d376c82f56844e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beee583006fb86d317345f0c0ad83e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2cc9987e1bbed05b800eb731bc6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679ec922bed667a5ce6ffc2f6b929240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd9fda9f3265e55275805ebb8e57641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98390951b159cf5b2108f4f6774ca34342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4bc2a2b6564a755c1959828d3159743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc1c604a2754f7d5b71013222cf7a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97519dc5be16328d5c4e7ede2582c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e49851feaba7cf607b7203dff09846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc795a206d27603adef888d12bc51647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b578daffd9178e4f788a050b0d45ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b7e1632eb07300cd852700a2770bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49897db3c97e49fb2fa737a1a1cb81350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e50ef15609d54e374cf0ab275752651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dfe065dfbe7991d1a43a1e7582ea752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83323ac2af42f43e30f3e4ca334bd0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fcac96487e824e041dac815b552c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc206ee41ef9be2c4d983074eed13ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c7116c615b4ca15ee7f68665e9e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da10edb081e40e6f5a8c5693b6950657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ee8afed26c089b6df2208c9faf6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc407f61bd28ddcfc6afb5a29f3fc6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58331c12ecbf506dc1396b4952cc3aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aec792bb7c5c61d4ba2359e5f564d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5311edf96be2244c3412b0d00829762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34868b57eb519af7fe02554c9674563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa00e0abd8a270946321d28f3a43764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f961907f0c329f736bfb2d52885a67665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b5fe93b0f7fbd61e92e23e0570d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cfa41719635e166e5195d6be60da967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8664232eaa55049bf504db5deac1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dab04f5a6c7c5b8aed11e23a6184169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb43565e7a2335fbf5ddfe9b827c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe639a930a3e4f10bb00a1accd36171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d90191f089aa5437d5510cac4a6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bcadf152af50d42bf9a10103d2d1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258fcd797b2ae1cd020fac9af9ea5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19405f7cefad621fb73dd640e79be56c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1ab1f8c9b326d5173d6861c8f8dce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300699d9b482f53d4d9d19e236ede7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0df45906fbe4c78943eb24a81e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adffc904595796a281bb24a16caf4ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b345390b991c302a7f581d609347980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc21d938e78d021270f07c28aec7c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb113742fe5171dfe1cd1b20e052b8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05475ed4f72f49db003e3794830de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6797b78d888a6216fa0466e9034584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd51bdd2a9e12f187bd5eba380cdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189b8a8532ba1c1be762a8487850c072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd0c56c5e970b064c0e0f5464191c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bddc4aa1370e69d82930236981576c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d13207e9b1a9ef8ac46ded187d6e045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a001aa89d9a8ec1f1f70dbd434bbb236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf634f963d0c1c312f0af27e1c9937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d5820aa274ba896a93094904e7d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250229d374e9941e7992da92b0c26209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6d5fc0e5e2876cdbb592e8618dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d31e0d9be54d5881db3e3750bd5e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99804f4c980b49dff47e5c22d31e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93cda3809e751bc6bd3ba42abbc26813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13b1c5d477580f0d5c3588f0ecd0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c26942abcdb872291578b85c5240215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1961cf742be90e0706e35a121ed4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc6f947009b37caeec948b30a4c5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b1f5a3329cca7db78ea5bae3c02a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4e3423cae72931197c19e77e813019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052016fe2900dac2e60e6c5a11b82c4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62faad853b23692d2b98151e536ac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a472d6044f8eb7398aca926e36e2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a5936b333a500d5ed35b7ba132bc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1fc02b47ebd33ecff4b77356cf91224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d1130dcf99b1063dbdcfeadf2e04225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79896437fefd46631c8601c0d498094526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2479938088decc851e805380bf814a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1009b0cabe67e6412e6b8b3138df3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd79e15c0cc45ef2db5be73238b38b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b079b90b6d4633dd10d0369cd62230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc89169a54f7bbbcf88a75babb30d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f74670ccb3cc158dcfc0ed4e2efa0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fc5b02cc7daa053f16b1a214a152b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e553557280658505cefb751274ef8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43da85c0b1e07879b27a41f2146dbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e249dabfeb693a5f44f6bd20195c55836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ad1c1e32ed063e9252c149955c67e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d602ab8533c590a2b56dc86b9d81838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69b824ebf22dad574717ef7604693939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee636caf01ec6d9f07d6bb1f697b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cc8a8d38fc180a2e388b7c0b70a0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d5f3c2438c25d7e3cd41c13bafb7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f8f0e665939ae715e0b69eee22dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1f6abdbadf3a2d616b355fe749fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da42e8b6a003a6356443b499e97c71745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208720424c7e14133a032bb3e44f15746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf472284badeca3c3ae738281f6b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb45ec9bcacc7c2e8e13c73673e65048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f5a889348be1c351dcc6e9f0d9b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24dad42126660aac247215803643550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663a7aeec8b4869fec8e938c73250951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503d3afe5c25190f241e149e0907c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f896a8fe3e8a547ab13d4481e3b3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db03791bef95e6707d0c527624fc77254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04889996ef658b51fbe2236a9aaba355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31aafe00e0651e647ce82f7ff1630556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47c0fabfa1fa4fdf717097e5f5f1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191272a5b03f3296505585da9e0b86358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8f6c94509a06d44779583873cad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5c54c73a71c97102242e7ae9701e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0ae54c5d8e7a4ba79ae1791bb89c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a14346f8ed2742c8bc5a559d58f55262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9d6424a3b54688943151022b3adca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a51ab883c4a9a16f1673ed53ea39264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99121e620ddb8dd26bbcb9a1fe1e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7fde4cbb2e69240995f863dcbe32f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64db4c130603d838da9aca0f9fd007867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862919295bbf43fbd0db993dd229df568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef357ed1cbebac54e70da9e1083c94369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80bf212de83db4903c53d8e58410e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1fd536d24337920c3bdfdf8e0f70871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c32166964142a8c30dc727350907c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb24e65137e85c1e6f62062245c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be1e743dfcce5446cbb06112616ec374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e2860a2a8ddc9d6a0d131c3642dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138c451b518731e4936b724b8d112b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75291df1af725f696f2a1a8c84f3acb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158199b6169da8e71fb787aaa9a0fdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee167979b734e97b330ecae7a9bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f445f3702b8862b630fda44884674e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>