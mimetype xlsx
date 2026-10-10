--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c0a24865af25afa88516e13031dd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dd9d344eb103f7839df86b1cd6e292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37282dff2cd2a831d254ba016902c4653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08f914aa6979b664ec6d07d81f0794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7842748942b210de1735f03b44f6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c95cea2929dbe11b8d410fecad8646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489917deca8ab4a5cf56fac9f06fad8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c1f63d94d66f9204bc37b2e2770a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0ec761fb0dcf7a15a52f1fbbac1fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c29e1fa0317109b913f949b30278510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba44fcb1ea05ede4178c27633f33a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3225397d71d6db7b671c76fee445f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5bf90861cb19b094cec93a1e6367713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79e4000a55bb0941a6ea07ba201aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3fa92567d75aca6d6d008a1778ec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdcd39e8a0c8077fd62330ba81183e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96f5703eb8fcc51e7a8e0725f780117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9163eccd5c65309cc6d4d51a03ac7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab9e8015c3f4b55dfebfab2740e54e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362513d989d7c80caf3e376d9d33fdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6b81087c66f243efc087d14d42d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614420a63a87515964a0f8f212c95c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c697cd00ec281aede180fcd495f6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf8d32f58695832cd20c11b631bf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a500f13b81f191e59378c176c42f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c17b53eea380dd70e39df85baf94b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90a57238bb7db8ba39bd76c0a2f44f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445c460dd3a7e519d253c15d9fa4fec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5bd96fb3c7c16830b6315d62e6ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a5cdadb2532b2c76122e1c7ab0ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f9cd4b3b478d2be6ce1812753a38531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9ae1ce85df669d0be9085e8f8d54532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629d93c4487f34ec71b3298a54c201f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f97c320a682933c4c68ea65af46cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842ba16b1137215ed4a7fbd0eba0f1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9642a13776f697fb50452c0a86383f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b456c3ee1de590e796517a9da1c7a4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f850cc9f51be73edf90e618bb85578938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08459c918e872be313aafa55df88c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b656a0be3270950ad287776d5693c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81e5ebbf314c7a3418c5ab6389ef441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb5789b514722302093b5ea53db7cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576aaa08753fcc885d86bfa7e38219c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24ba7d33c2061f8a09d393efc761344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57329dcaa5e770a24bb9d2b31ea27d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e52398c71d9e85998c7955ed512b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34378bd7482f7bcc62af2e179ee0e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1746548ca2ad9a5e58eeedcd46905148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a007e2e616ad6a116ce7596ab30cb6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0b8d29777c5baaa502d46a2fac7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40138dfede77377f9d7e8e44659c48d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa0bd68aa7a7ca1c99deae8ea04a9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dddf83998a4f5e68978a82cc7e9bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bbe8334eef7465eca1fd8f7c7ce3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea3859ad32a9e5095b981f072e779f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e16d118d84f16555e42e9df23733f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bdb9cc52ef9db73593c64385b3a7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e78c2b60bd4a98d9cdc2c04ba9d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7938e717fa91dbf1eec1d463afb654059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f6bc34b3401e322db7d934cad10e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f07758138c8a2aef98b811458b40e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b457cbc20a930cb146e3b419744f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229030e634553e75c738163ec787d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696da04a54874dd2bec69d02d51eb0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cef5083f52257c117676e4d9f7cb0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7db238463986647d2e9355fb015d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a84b8167d9875e44852b1ed01d56167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2190eb276513b56627e0003baef97468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63314fe4062fd57b32309d6e099bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380ad2f3519238e19c485a5a54d79d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d20ea803413d2afcdfe40ba47428571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6ccbd0726bb0b1f1081840c9a8a9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ea8de921ed1db4479f55b1ea050673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ddd64c8def46bd4eba723f030a0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb642321529d45b742c694be16abe975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc08cce89a1fb18868acbfc56a1cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a066855984bf118d66ee38a25df1cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668df2d5b2047e8006bc355dee9c89a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeddf3662a4857461d302747ba9f0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754ce97ca6bf63da37b8b273eb266980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fd1023fb73b9c322be5281a71d2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a0b18c4a8b63fc305d3a861c68ad82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95119a53dee1548ab54f1f0cf927ac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e51fd154b536d1b010656950d3a6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b07b085504f3157a394a707c07fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1824f31b5148ceb1c04951f0c08e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371851bdc1fe04bd54dbc2582f7fec425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d51b898b8455f6b668b1f7206c6376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bc23c03dc92ce7530492396101e907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541688300aab6ea86d522ee38a99048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f3b46838cc19149c82886b3799a259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d683db5180bd1d8f9555b9dc95a0bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53393124c262ce5cb54821649b49bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f5f220bd5d092c5e74093b28d25712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ceb2e7f488c484bfeaceba7da8ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d057e2bf7ca1bee7513eff5796a55f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05861c13f24aa2c8c20041a0c7f9379e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bbea3bf82275c8e5da1f0ed13c5be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ff3db24a3dd969ac948c326d4ee1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b40872e98a8f9af9a21a8263daab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb1aef4256382de946ce48aef5982619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc4214eda9f86da99adcc28e8edc5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07892dbf338190a33489f5f4c466db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55daf50f264b305e172ea7e4c4cbd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1bc9f1ab0c14ee1eb46100a0e03a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed03048197a984a31a5204943179ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc649ae5c0649116124c16a5c42a24425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b32d40b75eefc3ebad30871b78da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50a8ba74623ee11d2177d6c18b7ac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ae8a644db425abde039c665539ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6cfce7c6928037e84848a3a9eff0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412b28f179a1822b0ee67cc83a480c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a24052741e801be0b16238e5412831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51c3af504c2787dd66b51eda79b0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819639ece4522babd7c1e623601406f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74d03ba458254c195e9ec7e132e2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec5ce523231809e7f9a99c32b7bff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab888982d19555a744775545bac20e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2427468be693b72a20bedc5da7fcd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045ca5216aedfdef292c258a00923638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b565978859605ccf9c91fe78dd0c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e4f018bcd20492802b9cd8d279e4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec561cfab2b6ec74534be3262b4511b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a86bbf361e02d62c3ec17b44765f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd3771db917fcc86c36386a99b098d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6541b484cea8f5da805a62a8168ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862de53dbbd8905e6f1e7bfbb5d32545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd894f25e3fd412e2ba693140033c32146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4e1b403d50ac6d1b681d99eff23547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb501000bd0a19eb7414319aceb8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c832811470b0de460dfbbde62064c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ea49c1361ab859016c0b35ee6fd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43326414917f246ba678589640e041a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125f9b94f13ed73b90636841762ea8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b806293c120ddc4073193ac525c0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6e2ebb9b3a2bd95113bc994a02db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c2a822ff6de77a6eea902533ef9fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ac383b4b086e0c09e5dbcd19a9ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764aeaece7e9fd674754fc3b25c534957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b56b8ad494f0171476e92d2af43d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d09714a3b0626431983761af2635359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db6853903c7288a4851e6fa2c77e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe47e51c7e1250f0b3b0dfd16dc0a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f37b0695fcbd724d280972b635ddf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11e310b9c40160eba7d6c6b4d3a2e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a09e31bfd5b13ec12acf809e3cba564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa9dee27c28fbb0caf4df1245e037c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc050c93405320991dc2d922ebcc90c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3efd64faf326cb99577bb0b39b2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbeac87d0a64de9d6cd824296e5daf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e74449c2a0a9bcd62a64eddd141369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b448d127146ac9856c8490da4fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1c6674a0418f9a13023bcfb44d9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19663de45ac45f74afee9f2c2c1b80972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5055e7bf7ef40f4e6e9b7f52bd29273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848af94c1ffbacf34ae4fa2d16d8aa3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8534353e7a677bf7bf5ed9c4787fab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5200f37152c4a9802b5464bdd24d81176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78398f25eac665b501adad00941b8d5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2eb3c4d20d92a9423acacf01652378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cae9dec97fbeed32999ea370803d8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c02bbb3c4c77e56fce62e6b8206880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>