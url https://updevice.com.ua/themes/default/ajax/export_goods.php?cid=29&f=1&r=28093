--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f83c2662e50f3405f105d6bac6a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402aa60fb53b8ab4188db54ddfb86642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2977beff988c318a1e1d79cab9bc0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf69bada6b026daa85173fccc02544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8fca6dbab17d214314f43f77c5f1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a40ced901d78a9f247c48c10c354c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a40f2b32380afcdc99dc4364dca6377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70c47298bdcac57eed3327837449158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc4d7d8b0d4c0f74cb0f697c4adf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11792ad06d36f7ebb6266fa17cfb7e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7047b05e0cfc948c0d95c58d9a6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2966ea48397fd07dd67daf82db3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7373de2f17f4ecb4d623cddf06d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782b5e306807e9766896fabf671dd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd56d1e1065891756f5704bc7809b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e25e73eb8228e9774517f4a717eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589420c6bec78620309429fa071386b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a2cdffcf916d9d1a670f8b307d1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512fe649548c19971175fa320822bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a664d59c04f64ff210c70fdf76183020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957902d4c66cc4d64b46b68cfbd349821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ce80faf36b6d8b5ed8f15529b15822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da5bf783a0c7cdc6f487ed75120ced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98f88fb9a22319a285da2c0c32a9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e20532df4b29a913c91b86f38982625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea95b28dafa28887cb48d350a832c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006c06e9e7389c9ffeafaff96d2c6ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706e0724678cdf765e342ea0e1b1eae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942246d6e678f2e62263751ebbf8a02c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b339526f89e51541c5b4378747649c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a99db56882832c80063ee7cf7b7f7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bdf32b13fdd56958848c783c10aee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a780eddec4f06d8a90a8ca6721f7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00a4c53370b7dacbc6eec2c36e7f1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184b66f59132122ce2e7c84acca81d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ebd4b9106ed473263d6fcc5a0936c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72137e6063e1f5dc8e22a355c2ba8c0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc836e87d3b89b959f42e5e484be738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b361a34e660bc0849a43560651cd65439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3d5d5e129ebee19f338daf79503640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03dfe2ffd69f1f1d614e53fac5f7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf11db35e8017a218a86b4b8a7e7fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae85f184653f184c3b3c17784173643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423507295b9a8fb9fce97343d660bd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16971eb582fd4fa15e9ef700a693545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6af80171573a73ba4e903c48e059546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82702e06b7e345c40cdd12b5576f749c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc952c7bf91ae46321714ad28456e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf95a1ea882db9f4e397dd002cfba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4db575f5fa49404e75e0be0f0970d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b5955e19f015f1bcc926bb57166fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea3c1f9ef9044942974c88ed17f9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b85d99b49f300a928a74fcfc35fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f853c67da78257d6d6334da8c06054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30669cbb24221194aa058a81f0c31c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4623821ffe438ed043035dbcd8d6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c3bc23ab36cd28cb8c8b0975d82f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60179f803989a36006509258f24252758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459c28bc152e0bb960975df72fe45c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e15efc98e2adfb1740c1091a3be6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286cc4303c26d53757bdfd51cee361761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd75ab94d1baf225b2be8c7be5ccc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a7859f012a4e9fdece2fd78c2ca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dffc04c07ae95d6ed810fb9810e0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0fd1eaca098f2f93e18aa93a5f90e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aeee502fc3801da5b176ebe95b8ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aec0dc9c68b8802da025cce4692da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb976f03982848295a32f0431cab2c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f4c5450efecde174e6f17f9aca10469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e004c51fc3e3f75631c6a78869e23570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e8bb891f87d9bda0f65a6ee7050371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a05bd940a242131d212053c79143ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036c9e1df2bdcda67fc90289165d2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dfaafe8e997ebeb0d47ac1cc0dec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b9b408fcd2cd24d9341ab93b4956575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06030554145f01121a65453503fd525376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f896f3dedf03645fa6a04bd56e562e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b42099351537895142441d7e9ec9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503557f116b4755fb5fa7d63f9d53e0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95225679317fc820acd31f46a6efd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ced70e3b8365202bf635771ab160ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb1cadaecd1ebac450e8ef2997e2882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31c3fc754b56c02d16159a5148a3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbfb7d2a744b48933d38cf955f2f5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665af9a175894b6bc81b5bbd2534b993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b899c60cd32738d0aff5bef22ce41a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddcd4db6d45a5cb5adbafd11538c595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc568c2b0123547c35738e27209376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1bd463222a13986e827bfec1e7aaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a0cd808f5bbf792fc4d66b67295a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67d657c9df6110463464b9aed41b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89509b4d2259098d5e76bba0767dff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beebf740e477b50b2efb1e6141bb36b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076362302c0160950be68038421e446012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3d67140fb0a124ac27338659d8e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316d2e61dac9a3af6d7c36970e0e0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a78536a14a60fa00c635a22b93d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa4182faa1b14948a1652808f1c76316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f61e3d398724151caad52d64532317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec8478c225e653cf46e817fcc416818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f44efa577ebd12c334ce8d025e42219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417df104632868b5e36d48a67656b3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53b5fa49071846d28a632931f099021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d7c3c157fc384ebe087b1024fba322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0804d2deb95ef122aff69b8fb08ba423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846db991f90700a010728ae99c01140524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d9912a3129c67c58346a9bb1ef2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30d55efdab941a397b8e130447aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ca2f9b4585f7e4c31986979acaf327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa51d6659db75c59e23a2ca556e7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c265bab1ef0e40a05c1c2b8a7e981629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed6256637c74874c2d22bb96f916330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e423a6b6cf55b249fb326b9aacb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a81612130b961b90c7d7c1dcab9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd5fe9d5a8eff0b7741165c0eeb67e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6626d719a31f2ccedba3716d376746b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b969cb3c04713bfd1c387e95dcef6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aa53059a6848d4643398ad277f20a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb95629bcbb734e4633aa745468b9a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66180d77ebca9042bae8b4e66cd52638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf6acb036b6bee367472e0759f518439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a899bc20c78cb3f38cbdc4158dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a62feda97b582192f22d2228e60341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846550cd659f05b07bfbaeb40cf5a3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec1b4d443e0501a13936058b9f1e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fbaace59086edb2d00347c66622344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97f8acd02753454e2a9db75d21a73e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e5463c3427fa65ac770e8d06f30046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7aa0cd3cc8212cbbc7fbd92d138fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a5d1c56a35f545583624cdf17aee648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef113ee120c66cbfbf9dc8df7154e5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d070ff9b302c022da8dae77a76d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79500beaae196e070e17649888f8c01851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4663ae4d9404c409a329ad47da17b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e6e60684cbb3eb62c95d0fec3bcbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e6afdf1b5f0164b166165c151d4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7767e701d034c0291598ba814ff0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03998368b451840f8b96c14d63d16fab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fff9423485a04801dfe94952cbf7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb625df6e4fe07fd728b35f105b87158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1517def17dc53a2bfa10ca571633459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855820f70685213d3910e45b6a53a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d531859070a10f3e310a8375efdc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045647d57637c702c93120a82a292f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e5553294e152f2ff85fc85365f1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad91f0772553a8287d4e83088d9d6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa1db8167c4cf14e87481c497e04765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a62142da8237fb35d8756457199d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03794c4e2c4d6f97a6a07ef1374f1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e32cd048444d11519ef45e3b4c6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ddd91a8800d64111c75c34d09bf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aab938738dd1469a164dcaa0e62ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28081fe59159bb32534c25ab6031fe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c91f82abdc31db448c532dc11095f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd94c96b1dd7f0133040deafb5bbb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba914fb82d787e90da08b007549a5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c43011b0111f0e14817d8ab5f618b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2260bee879a41bb1b184d9758adb7d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e55c5ade60b9e577764d6bb71c46077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf966ffc86f5659cbd21bdbdd55b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6feda8983bd25a8b175ec5d9d78fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3b0dabaafd871160d7651040a9e1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095db0716619784246d263e3b13a425881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a116a9d3aca22e77764094f3905f2782.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>