--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a3e278b479421d151c5c50c3bdd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0d18f7216845922eca4ba9736dac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3661c945a13459b258ef54c1acdc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3ddca95e646ccfb2bd36875e50ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574257c5c780fb1448f4f45dbb44bb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf4a9d76f59c877f80033734c7f3236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485725bebf5d566b1ada932cb6ee1827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b17c53347f743e6faae898fa466d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d6f8689728f67fd5df804bfcd4eaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df64ca948d3fe5259b7f88d4e9852610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa37a9cbab7916448984b7d0e55d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b7c604b805cc8c51c31f21472a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388faf19f1aacb1308a61c0dd058c6a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b796e73570db6f192fed99220d0c2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863563b4d0232cef7552668897df4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a68d2fb6c599201ecfc0527bbbb5e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b8da658995647bf52a85f3388909f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340d159f25bd745a7143ff43156e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f224fd73f2cec0a83adf910dfb5372919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2e50b27d9a165c820bea88971bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0969a7475c368d12a012a51699a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c78a2140006f918f9f71a7995d5fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143998b329ff80f1286e30354047709b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff048274200bb292ec7e6e05a265a9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a07dc483c2375f92e446428adc60a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5505ea89d06eaa8519aabbca2eb1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b8aec09c5eb486c8c70d0edf497727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90247e205a353d3635b3693c5244f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5fa53d3a069ed6cb389ceb608ccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac378ebc251605ae4515e9e484b9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66944cde879d6d7a1e8537d8664efaf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b557cae488a7be1bcb1a62cd5e7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccd171cc3ce7709cb10d6bd5ab9d2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e732e6e615cfaf9d69b62c8e4f35734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfbbe8f335a12832ff2cc61d82dd5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4b94f521e632af8f5ffc983c57b1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724dbbd1a1d98ee7e3c929dbb71f0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d1d2c14077896d8c871ac2d3b579038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52230053d8f391b47621612a0fee2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1e6f86d805f793fc2e27f658b8d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba118cf914317825dc2aa39dc850f87241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b1df4b7a1ff8cbb61606d494d95242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb433dae9f0a88525db9706784609e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1924566f39ee5a826adf034cdae6f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d75fc3054f0ff6c9d21fc26aba0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20cbc91398b811133753bee85f4dbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9126537b43f1d57f2889400ada0ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9098e94c6eca70f01dbd0654f366a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f567418f99329c0fb74858651e7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19794de8f81d2dc79717089a3c1b77ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a13eae48d51ad738a70aff83bf2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5c6d430f890f6d5b55def95e4e4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d7b3787cd553795773078f1193f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b4229b0effdc13fadd195912522154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced38189c566e60550be0db96ded7df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659dd24385784bcf2bd9b8661b524cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b63916769c3437658f2b89acfcf5d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79a17c81a72e1411f05a87908784ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19380caf8da8922b5805160a9744c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32c4b2000e8341f7bb6e6a0ea6aadb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f32cb2c0bccb2af8030ca562ca4db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb5eec969a95423090ab198ed529cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2b3636b6b922af1f8f057e65c6c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2403ad7c2d7346f2ca20b3e1664fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d0d7ff58cc51f4d2714b4517a9d8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404859bce9a6bd96b0200669b127fdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31fcdfe80a74f51335df02eac89bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873dcf344996b142e241af94e7cdf2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420a1dfc934c57c3feee95c4012a63169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae6e6a87c872cd94c22189b685f1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454772b976104fc3789bb6930f6ccc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a66e6f086f9b7a97bdd77c65c84a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83722c9b2bad2978ae53aed683deef5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c01f8c822033f8f78dc74829b91db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb58c58f83bef403536a945506d96775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243c63c34f5fdb3e4904a8b4c6e3d9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1951d81560f3e2dc34d55ae7aab648977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2e9cd73563b285b9dc1f6dd9957e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66368b74b884a256bdfd72094679abb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef325f116bda67d5cb03eb1be07aea1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d03d99ff4f257c4bbde10e559bd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06f85f0b4594faed2a489d4e7805a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab49f0767b667f553f085092ab04e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79eb88ed44921964ada140674c99ca84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c36ce72890d2d247d3d6957a54dfb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08978cb0112b33cfab0608d7f59ae0f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba091be341de5d340b7954d14ae803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d606746317490532d02d9c60f2204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6bf96cf92426bc6bf1e2df79010125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91914922df1dd03082ec0ead29f2f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84701404f1fc513c7a70b0bb98d817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef5d12a0e23da8412ff0ad643963fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f8cdefb43788911266ee9dd0e8c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28642789b40fd97b91fe4a7a8506955a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7fbe25f70703727c0a78b905d555a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535a5d7c780e7ac01722e15a02cbbf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd004050e2ecbec35310ad5d4f0dc1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e631e3a3661b5806bcca84a07c2c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13812228729bcda547a2b64d857cd2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa991da4cdb5d4db0bcb13e8adcb3f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4356dfbd836c418d5c636c4eae087d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f2af60cecbc4642050b0b6e3d09318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a45a59a5da7c089a0f72df2888ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ac798cb88589880486928df1fb71e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f65cfcc3c9076b2d680ad33f8aad1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ffbe7383245879f647a6e58c2461022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568d4cde57553c605e066fead5e992123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8557020d114f07833f3961c75f5e93224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec3310d0c74bc78ac5f05573277ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee79445b223dd223424c1278c9381dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd396fb023be98ac991384173b779c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb812104910b977afba2090f8921028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60df72ad7dfdddb73f7deda332ffa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f109b70e860c8ca7221d764c3f92030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97ed29076cd3170bcdea0b90409fd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4efa79d02cdef36af60f99634503032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c29023b21ba18bfe4355c9d882c0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bc41a761ea04c54bf9b4e7c2beed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51affcd881b4f8ac75c7a6ba1d4d01335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33814b452e37de261bbec4c438a807cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac3729cc51347ce06964a89dfa0b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ce38dc02e5f32cf4bc546d1476ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14058725206b41c95f5610baeb604f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c08c4ff6db2bd1b262ed8d03fb69740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4598406317c504c3ff842aa10a6ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e011ba76b61db5eba2359d81329642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e0b4884b64c40b0fed972a22746d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b2bedcd7bfe125d33d97fbbb032a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8144f12af6291a9d775f3e9fbf503945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb853dfaf85bcced23aa016a978bb81646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142db7c14208864fb9951bce698a4b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c228c708184f8d7ad0d2c7962c119148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c7139cd62d2b00e1b8872f5aa396449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf28cdb0e175c61cb33b6ab563613250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a4722caa2a0a50633c7086cf1a41751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd39d7e470ea3dfd9e918a8cde10a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a4e676e54d40598ccc99fabc14d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbf51d39ca4cbf61187f25b363fc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b688aa5f079c041f0e8ce4f40a890f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a3c6def9df3aa3bfc18fdc7dff7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f293de30c4ebe9fbcd503b168c2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79256de309f54e19cc01b363f3bc7c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a81bfe4a779249e997fc317e630ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c3a26746c7aa045c87dbf91971cfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d36124463842c2bf01db64dfd22b2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02b412ec21485a67f894c0dfdcbfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e0085d3c816f5039295f501c915063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad8bd980cfffca1b32d85ea260cd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde7f882c4589dab82000d35afc4d6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ea13a39ffda23e998645f7919f4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797012a506e99b5a3acccbd897ba67367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81b08870f272bfcf702b92296f42f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924658a489d69ebfaf508c15efa85369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1dd9d59f450280c0a1249a4ef963570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67195c09de99160e16daaa926ff51b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15920a7093d54845d6416b0069a2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742104182338cb25ce74e6881a4242273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f7f9c52b195a713b84c7187e654574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b32aa5c253178e94d1ee4f264b4a1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee64252ff5aa924883ae44950b6ee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4576e4db9eb3dfe1e113ee333bec7c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d8e795770fa722ae132eb0b5c5c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1115f728b07d989d98195ed2a24c0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dd35a28dad406babd60e0e3dbf41380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>