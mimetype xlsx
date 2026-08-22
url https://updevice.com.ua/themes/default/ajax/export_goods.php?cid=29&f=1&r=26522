--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a26c90918fb33d7c19151854ded6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae001541d1257190d7ff28f3cfcbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343422509bac00babdf1ecdfee1a913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0299545bacc9d9734efd6693916c884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351cf94325d78f01f4b146d89e80a025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ea3f48000753383d7cd318e164d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b341c7cd97077c0a2f53917fc9b087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7d3b617ce040e0b19205fe048fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44ca37981650217230b1b775561999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1341a5effdb9d2660284c5cb6df9ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c4677393ff2a9a87426ee85ab690911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36074d90157797a72a87012484c35212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398f9538a32f9ad698cff6c4b32bc7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76367e6b256b59f92857d03d23894fbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656331eec1c2ee015e92e0d7d6819f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa62aa9bee41b62c60fa5cfe7cab316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ea35ae4b3f3025c6dc79d0901db9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07271e9a3d7b356ece8bafb2a86a38618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534daf558645e9d92c9c2d134850fff219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f873ee7ba60e2860cf0d8cd732ffb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d8d3d8d2226c11be7ed57f620a5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48c3996a86b22f29427904de7b6da422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb901efa4b7f025076022d8ce012a4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc50a67cb4d25b147d4940d4d4915c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ad529e2d3dfebcff495e108d682825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78052284d6c98e8f7e05dd3828a739c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4341cacb066079f1136a92cca5f487327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9fb27fddbd7011e4b1a4136c0ae5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa24f0945ca7f5ed45591dc181dcaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46dd4ddf17c2156f2214d3bb17abd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bfe2a787c3e019567e30ecb1e5db531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b79e52edae815c160a847d17fce2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4649562e626b9647507f56e1445fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13472029d65d1cac966213730dc4f3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf728c4b493b814c46163ef1b236835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283e4275899d02654358460db6b31fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add42f9ccf280de1e5e28cc34767412537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c63cfc90e893be41673d10ea521d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5a29beb9f23427f25c01a63cbad639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c83ee2b5b74d1b7f5fd2fb371c6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabe38aba54e112254ca917ca71cc7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7cba0b0b55baa00038f137fa4f2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d10aed21e79ce8cbacce5a7b475e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de792f7aea37304e0b42aae5a25567ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f39ec9fad39d10131a868ec43c36445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee8e0036349f02e30e79fab808b9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4d8b2485682051caf8ab07a85bf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d70bb499b8158d43b86fa93eaaca048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1541097527ee0832ae323f93b4ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a78cd54d9ad6d80270768ce0c7a1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92e88ea195d0e3196a734fc09899151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f552fed059e921e0d3cbc93767722652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56b23d5905e0c4945f50c1fcc656a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cc1c7df6c5e2bef8d1e93f67fbe954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118787641b6037cef1c440712da864b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e38584a18e45e0e4979f0599860356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312505ca1b29a3d7b1854e9cc6575ccd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c53b91d0d1898a7c63cab67d8ea1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b9e2f691ae9f1445ceb4d9bfe0e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e18f51c928901bc6bd7be26039455f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c657703eb28bb681893562aca02392761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429688ebfc0f438a9080e2c81e9f68462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d27b4791e5c9e2d5c58a0f7a312663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab702a41a2062fb1f7e2a8b13042c2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab15f69db6a38c4c0bb7ea630078d6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2933ffaa239cd01a1c592a73b7900a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce85bd937771542b5be600a53a8ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc3cc6d66516ecaff12aac31f3556868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b102f1c184e3e9f54ec1a81a336669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777498d1644084c555c05802cc7d01770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f11aad042b3fc36cce0f4c65a17ab971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e524cb04266bc2cc68a094cdfdda1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcbba7b02dc52432b7e04f65c58d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c09684cd15eaa8a810831bce90bda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f266152626748cb14308e85070c0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ffa4b413f9df3afafddd11fa4a18f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e18b79058c12bf730b335e516cf9ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846fc546ca2aa0809cf3b0509a4fcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5449ef9409c3711351ec3c6dd550679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3e3b461f26955c7b82cc0c977b7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9b3176f6ca86c29311264d160bd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8c5ff09e9d5caced217a4afde614f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06fcc87d270819662464ab0d6dc831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d12c0dff76475ed55859ef0d9aeee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7501466fc12464e99485d9e2f6d413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391b3294cb67744ba31c03d6fc387ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179bcda7cb19449c82f1cc85f1d0ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c08c16af54dc04d2bf11f9540bce336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e4d09fb9158246f30b4b1b1337027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89cb58d1fbdf0f440fdbbe6355be98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86fc2d1e1e395e19c10f13132aaa809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6b97d27e5e449fad511aa64e5d9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b761933538d71a860d42b7e4411711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd087f9ec511e70525cd0feaa383c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a147bbd0ded4a549ab03f93ab66b08613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157dac567d89d6c9ec5dacc76950c3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517ee92b3a676fb1cb1af78e429c4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0ef7423df20a7a35e2952b2d95ba116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12c2c67288c43e9c3b5ccb8b2edd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2869309b3d47cfcd1512bd0f53207918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf9561ade7da7d57eb759871012ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d3d37cb5c86c37a21b1af0ffc71db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd723ae9e7c68a00d6a116b8644960321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc8c6268b56fcd5426005e3fc054422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ad71886e43eae8b370cd883fa737b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b771592f85e7303b5a54210a5b49ace24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34012f8046533a02c131918b443c597525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead9f7add944e14a3dbccb3aa4bc6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d4ab71a6e910da7dc18f8f91a24cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b5d53ee17b25dc3ef5958ee406f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059fb27bba2127240fe2d80113a3cab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059172fc8ca95aabcd35580ca40369c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d28e66a2e28ddc90fe57e448767d7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca09c084b2ce473015cad69c83a74cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f60e0e6a399446f66a4e12dec13a6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af86a367956e5e9d0add1cf8d0e8d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d04e0638372687e8b09b204264a7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b592882fd1f0f1a85b09b874b59ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a9a3c245e0612473890dac258352a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d114870340c74fe657f33e625de0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e64dd064aeabd87c6e1d9906ae94b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de8293620e28be3843772f6ec25ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053bc4767ca31808b28a14cf25514ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284b886366fc9c1f370793f227ddd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b0fde7b5797b441403cb85c72f8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd940918dcb9814d574264706788944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe9b5d1c67f7f7f748b1cb38ce4df245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30c90d220ca822b3a7d0ed713d364746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761af1dd587d4b28856365f24507911b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d77d1033f60d2f86ed4170caf177c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d48e1148b7a2aaefcd4f8957682a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdc382c340cfc391c9a384cac5006450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326096c55c7cd691213844d65965c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072db22779aac10c3439bf35b9caafe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefb2f8307beb8c81db154429718f1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd841cabe9ba5750cfcacf1fd45e5f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22801b454b1231a90eacc32965dc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97de58071fadff2e9c5646b328a0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08508d0f57fdfe00e6b03e3b66084fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f6440b8b17ad97500078f7d5722b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4e5767513aa0620a4559c0db763359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183ed655f3c83fce6fa7584805cf2e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a7375b76c23b0f985389ea29e41e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217001a12a0c3e35b701404541131c9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb0f1ed9a96d275e014d7ef6e5459463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca0effadba3e6a6a226ac5947e5b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc04581158e1a979edae1056d0b0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181ac6c408b298fc47424b5067cdce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc789cc3a9c6b74e6aad9c2ee2cfbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3916543d3f545a529b8c8b374b6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d545aacdecedafdb7ade2f2efa2dd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462b7876395e7780b526313b34481270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54cb728b374a2ca98c525eefd57a4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9fef73e00a110a7f8f75fe37aa93b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4e72cca4f210d683a52649200e1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa98d0ebb9315a0bd97fb6da822a9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850884bcdb89d969213e9a76e4e8a57d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2367947e6202cf66159e255d3ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167b390e43ec3924ad403c83e82e3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5feeed6e464ba17c064caeda995bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a0e258c2479860116f5cf10afedda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8617a4632dd6fd97ce2522f38eb77380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f82673fda57403ca3837c0af1d0db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187efefd86ed16526f101af48fcd2a282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>