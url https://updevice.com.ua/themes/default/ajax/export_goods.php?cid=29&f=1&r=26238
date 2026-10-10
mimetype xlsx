--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b86160d883154ccc7d77b8bb21391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf640c9cfee2d435cc025dd48a0ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed7e5deb50debd33e904d955c8249b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d22a94d9ebc44c201f84c72a3faf144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c84d9d28a27a13f5170fed9a625c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda61871b8cecadc62a39beb818bf4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3fd45c49af170601273fbc033eba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6745099e7e237fc8c46e4821c62e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae82448b255260c00443920825d0209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787921c0e7505a380d71408fc51a43c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55db81daa5b6e388bfe388d66992dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905759c6b566c02cc9eeb4f7bcf43af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e470e441b876e2fd9e9820ff381e6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053366b3c47d7013155b9512ecc296a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a9f47d44067ce1043878aae28a5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27f10ca8db878260403ce5044e72b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b18a9d10d6b9fa17d3f6a3d6c79617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2d31f61a0a9e04b102745bbad92518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1b172cbb6adeb43c1683c831b88819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd623ae519e16c6400bb5de94db7b7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7b34de7609da613ca642784c702c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a26e0d8de0b2c95213e2827457995222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e0b09b0fec37313118bce1a88a55723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50acf35365c8b7b563f0210f81c95624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf8c27b4b13b66a8e097649f308ca325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b18f5a452fff92bae871fc9e06bfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09e802e29a597dd6f712a3a1506c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b9a29840f7b35b6ddf86d7fe6383a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851f497e951117ba980a388562818329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744334469ab7c261fbe0742a713bb96b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0a7883f84dc3875d1872994f4f1a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460dc4435b433a76ed9654ede0d62932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2bc4c40bf9e90a767a34035da88c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186debe88ce28cb318e488675828e2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea34be8a611de813d95d291f74e0b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ce277c8f17d00189493fc9c667d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a5d1fe6d532a614f26a87b37c1da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063b61fc6bc96994e0044c570bb2fe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2d4c3bb46008d675abb51a7267ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74682e23b30357d3e812eba407f422ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf2a7ff99936b6291af482dc2264a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dcd0aad22897c5ca6fef4cab521d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63771c33197f3fc3b1fbeca3fbef5f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e8a65a390859e0a3cf1518e5b7ab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a07e48139412da3baab26c7fae75745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d198aee6de7b6780e7021bfddd078046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a188d140cadf8e8329572cfffb21447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b969d967e90ba644c1ba29b25bae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1717c1a43363ed0f2a7f46f9eff14349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d5b3716d11b83d6bdb7b1f1a879b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd2eb96e6bd2ee98400eb0ead6ead051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9883a81d396f89deac03ac351fd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7169ceb5a6ffb49955cd8a2060bcd5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ba57bafadeda825efd679fab18df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f2659e663363e443e868d9f9603855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f755fa850d1da7e5febe48b4ff7d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b9700abbbcd443062c5c22c50e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db215015b391bf2f5cc9c94911ab1d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a6fada564924282588b66a6e7a1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f58d08ea728af00bd363a3052f81d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef575110ea15be0dff0f33a43017e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d1c5c85303eeda39d82338f024ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f18c1bd5699524a84bf73116126163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40bf09d95d1dc7f7ca5830d1be1e0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da3a010728c6d2c56038766b11ff365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d0486ffe22847245d504fe40f71b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1b3af60a137adfec4e2a2285288b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7c70fbd0d3ca888a3d5aec0a0b9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a7e8475abc253061af97c1615a5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402be5ea5e604448605545af256c9fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66fa7e42b057743941634cde8eb35d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790721f55a98cc909d7a67e33a8c3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7223d249b53131141a95143bf42173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b65c1511c922e2e36c19147c20b5cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7881fb96c9dbd2a134f0d8e488ab075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff981a58f77556f2bf557eff494b9a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b796049b6045481c53b84108083b0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd751a3445cb23da57c9c0a75c42c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a16bfb381a78b26c464cfe3d5b51879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d24fe509c2b2d46c8cfffe40b01e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31074d7a21dd2fffd8e2a2970fc1b1db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c61dcdd435a59573f2d77e7f437982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e83ccde40825a4bcedd964f13ff791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da573cb6bf91dcad8c991713db5c0ae72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36e83968c0f526472ac688c618b733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b87944630f2953bb147be6d5773e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caebcf06834475fb44656d8bb2978c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716532498f3bc17beea9a600584de616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423401913a54d4462e606c697227ef607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554635f28c4de085a318ef60939ca3dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2a083b0c42446916db3f113bd5489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392409c05b37e3970e1ae7396be7da4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185e640387b846c55c17bb5ad273dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aadb7a25bc38432c187146dfc352ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb73fc903cfe29a0a7c7db9c474b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb74b70079f8b79a25167cb03d4ca614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9991cd6edddc515a89d8f72b55fed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7d02672839537fcb42d6b209dcf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387253763c7f7877a75af76b2b1c16817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c55cf0cc3c008d8e12940382564d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371b7582c3081ae055e89b8f42c86e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b50d6db73b0a86d33b251fc43b24e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f897ae27cc581322674eb1622794221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc6451d866362790308227527a7b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319720c43a261737f8aa0e46dab866823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035475407a6d6fb8750e9d4c09fb9a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501b15088afc4e828722ba4c8d7ffeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae8d23c51de8531138814ec767ae926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419ab140c176102a89e53de21cbf8cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7dc370beb52909cee38ffb2d0147f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283653e06a941f8512127900a74f44fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12553fe3126889ee9cf84875b09cabf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278455e2338d6b910635a6111bd750831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232190f1bafe4250d1c894a228ba17432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92b2f68c2113171180c869cd3439133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c489dfaf833aafe030d8f14d7644df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aac7c454ef58b3d5a1763867634d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad030f4b8456f40d71a8ccc58670e9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cac138e0160f9adc3031af87ede0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891dc643fc8b44b5631e12ced6060d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f255ba434fa65d7099acd10ad201f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9365829811d3d077466ea50a6999b1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8947adc8e48d181cca50c88b110bff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e389799dc3f7f7e7fc74089c5a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217fd73c2b5534db6cbb8897726ba343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c7cb8ef95b77dc4a62f3ef19eed3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767739107f79e2080ae6df41e423dce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a682d2e3905be101214354b1916bd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10b710040254be32a31c00247f827d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea8100298be876a9ac9a981d8e10248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7200be70e399e3a6910c543ce468df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaaa1292e462a8a47d55fd6475cb0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d74f205b6aadc98d20e7ca71d7c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691372bdd7b82bb53d1e2fd7d58e671c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8561660bf5949f6e580d4ada4f157553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeafd8fabb579ac44e50ae641ad0d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b6b3f7ed65beb777514517c22d47755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ca239447c605e69dd1ffcd15a3a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47470ecc2043071898718868159bbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04aeaf1375647cd9e787cd3a0b0e1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad149f2735e1107b9e7739d997f3f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c22f2dd952a0555c65899a52faea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9fb9da8d16802db96d90aa1a756861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f856b6e2d8d20f31bb56042cfb03c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f596df7c07d3edf1789b9f053d331c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b356b1e07d0c5cc65a83cc2fdbbde564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63864b2d79d978f0ab677e13ca9839a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d94b9078ea6c8119efd8e0e7175e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbb50a9d7f34e9f8631ce5fb6ef60d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4940ba4cba251a5da1e5cd79d86968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a71ce5df2de515581959d5f54c4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a22fc4e60243d3158267c9eb97fde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd1bd080566f48c4f054b09fcf90271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0b116ab5716399c71e05c278359c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b4e9f5747e5759a71023252a619cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb8490f9a2092f125e1fc372350f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59b10bb40bf002bc820ae5c0a70d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb26058d47db2cb1ebc19f60cf47776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40977cba81a24f0146d8c6c19cd9fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8336ea5345bd30873562ab27079d14878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53afe26baa37cb786f6281e4457cf8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d8f077eecabfb82acbf3fdf52d7a780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>