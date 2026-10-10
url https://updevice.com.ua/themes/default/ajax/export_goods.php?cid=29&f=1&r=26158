--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6ad94d6e875731bddb2888c7dbb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb8ee9a1b581d202c84efa50ca3e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ecfcba29a89f66895a7255a9f0913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59749ae5181e9a04d9e1ee84a5cba1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb1dd5fe2295a772bf5c212bf8b1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40967f0f833762e49ea6ff097f7826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76a1e419316c47da1e9f7cb7bd18a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204028ac39b68c3c1df65ff33763ff28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94962d4cab0151312f962b02d9a8f6929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f162a4b3aefe6bcd284339e14c47b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8aa17ba8f8333fe74d1b0fcc2768511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd826fd7e73cfa098c347a72d7cd7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a0f11de3e3d85647aa5cdd527afd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0f33c1df6776f0b18fb72a1e460f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc848068b4c87334c1b45a09d3f985815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3b7accda69bccf804f304f2f858616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb5d20939dae42293ff16e77b0553617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055678cb9b44545d1a0b54a51cdb1cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ae4a3ecb1235706cec06b35911e2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e04de6e98850a364780a5bd9e34c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b9304a3311aae9e7108438c5dd00c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca498810d58c536aa8d9a41d8d4a717322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550840904439d4f90a99651890fb13b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e68b7175f4abb03b1028a1f5961324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a32bad47217f985865b057315c5ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5064f7dcf707ae1e0bdb5db8f9622526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce995e86e09f928e9890bd8a5046c4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e17382ee7d3bb7e78f5a18fb9e355a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b729942e0c75b621b37abd6d66ae7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74949090dc7403e4295b1abed9fef5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea530e7b9fabc45b5c11a4ec05de2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b090efda688bccc5793d4b521d2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ab5de810a13371309cc4416fec6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf546aa26caec5f521c04c4a8d69a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f27ccda9aff86539d5f19a2a6dd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52ba593aba717aab88b348349380b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2b8ea240e62acad01bc24584ed7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d626ea7bf1f478dc179de5fb1f2cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1e01b74c1e984d8039eacb26f25139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee97f963941167baea98e062dade7ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90766597d04cbb4753b3045ddd6c6e4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b120bbf7202817617ca701299e2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11f5d6281b12607e764996f703b5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88166e6c8408de9bdff381bde1764c1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22642375507e0010dc4e2aeb1c9a65845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa90b15f09da5d2636eaa26949841946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47102fd2079198c090e625ccae6821747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dcb386a7023b999b98dc93fb2a5e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2490c36441b1ef0395c3f4f77f5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bf813d996760bdb35bc644e51761050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f272dbe82a34ac6c0271de60ddf86951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21cc597ed840ce753345353f90bac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37412f04e9585c7b7163d69fd89ec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca108d709ec496c555d7799e6e97eb4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd5165ff267e17b37d7b8e9c5a78b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e489885587ee68aafd39c4c023ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b18d5cfcf1e612559c231ea207d0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45517258b578f91721dc034bb35af1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c2fea265efeecfe73e6f1f6693c9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda4c0bfce375f212631dd9d0464d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c32cd6bc9e7f153ca46b485fbafb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add992f090aafcd4410e52e68ea125c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cce7cb89589b0933660131a412f5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2caf15d88ffced0f194fb3a06838264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85800dbedda14e1450803b45e3604c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600b47783d5e5bb36c0050ffdaa95166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892f31dee359f6d02fec66210b1dfdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5390f18f15efc312d141ffaf271a4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f57bafebf3856b21c654b81f460c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250b0111cbc393aa3bba99511d302ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbfce86bb718ebc8763b8e01ad818a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9af5a79f362758986adde9340dba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba5be72c6ea78a4ba5ca39870f0fd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ae9423a96b2a0f4654852af8bfa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2b5bfdac743215e1be452364963c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550da1c2635050920381a2c0b5273c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136167d12a0808112b1909023d6a67f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba00c2815faf1fa211dd4da18e00178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e057aa88e07ef170ba610414840579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881442ed077f33a525e8adaec06eb1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a44cd662e499461af40fc0dfce0fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831da1c22ac28e8ab38280a481ee0882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da743678db922059e3c7ec7664fdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048cbca2acc0314886f93d9f0fa4f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1ca41d678e036e4b8332d6c7bb283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e81b01f88719590bd20b363d43f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbaf194a8653fddc4a1877054552075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da50f94af49a157552205a2e880756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a841ecc47b67c775a93b624f83f0827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c4be60fbc29324a8bcec32aba1db38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa2857b6ea3e3447a945b895b494059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d509e97f80cffc799afeff8cbf1624e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fba6b9a3f7a4c95d830a023cdb13311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50da12aa0f21bafa82e4f44d4b58b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c07e3829a7eabefe6b1258614205513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c67cc3ca7e51c975a87bb1c903abb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba54ecaa704364bc7f84c8f879c4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241f737f73fda6449c1bbbddc5669f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf7122755e9a78dbcc65e80915d8af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf744e1178adb5307d84efba49d6c0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7bb90b9e86dea2055d3dff7e12dd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31afa5037afa427c4b9a7e0aa56c7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7533f3ab4bdf1df5cac7492ac5c7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0af83b343cadfd61e30ac1ef17eb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60631e35254bbc4d74857e349d4de1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2a4dbe8a2313e96c2b353eb9be83024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259042dc425d1fa7a582ff27fcf69adc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff28a3847f04cfd3a6ac7b26cf1f7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c5436554c8c9e144eb45006b450727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3246186b8f35b647f5c7e45a5b867d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245147429c326e01d4659d2f151baa9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb979dcb6e9ca1bcedb4f81da81562a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c400ef90ed415f82347a0cb5bd6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad4b992363d5a82a21c4fd587b21c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f686eb2e3bcf7ac51323670cc7aa6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583487938ab10a7922d74db60e887b9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc668a0772e4c8f6a19fa0bcd2e7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e7c5c1a66843797113cd113dd6f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe36765143900ad68a889ab1d094e6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e58eb3910bc71380f7e7cef6de35b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8935d2610cc9426aed09f43cfceb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc0a84220b0525d1d6525b52687ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b223cc13bc5d9bb70ed2de35641ca4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e504ccd7d8ae472a5e886140c1bd86d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9720191f617508bcc3d467ce8ced52d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3ed50716ff02553bf0c5ed66a160944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0c44386d5af9769cd0359c00073b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc10951d66e21f4f9159e07070f3fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab51c18a72a324e7e06983157b59bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea1748d33157b8c1fd5c93f56849448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04aaad743483cab47718f749f2d0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc39eb70ba560bb0a7f0b59c060c3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cbe5bfe2ec2ef14c98af07cc6b64451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5665f2a03c39163a987398a0d3699952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5b4757961c312c8021f61558efbb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a3c3d1085bea5b6535cdf5f2ad2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54012e26bf5f8a9cec94377e9ae5a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9e3d939b0de0e9fd49fccf0707b4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1a03da1cec8ed5e344cddf672c9e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4deff526c1760924222982f5f5ac6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743571fc6eb4ee39e651ae6baccc0b0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44dcbee30f4f91671c944b532837c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3bc7409d56fbeab4361ef5c2b184961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018b3ad42f63b26e842036a50e8515062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a55c44751acbe0b32ad55f280ac8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35bba04f311625cf236ed302cfe91564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d38750f2a54561cead170c90a5fe6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67514b8775a29fa80a9f492fd1944066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f28850e3452cf6cf10ddd4e106d62067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115caaa04e715df5cadc1511e51db3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e918639a674dff2f0e80d508754f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531348c193a7622287e0b6cb4ddfa30870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ba41d482070c53c596407ccd6f5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632bb17792bb4fdbf3ddaa7edd9c9eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec627048398af52b6f1763729b7c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615b6deee1c7551770ce29cd5b69aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b8279a7619fef84ab54d5e2251f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a5b42495ad91fdf68388c6f20291c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac31f779d3743d9c76a17190ee9cdad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c15ef3765f4e46ff531360656da778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca55b49d67174446b6155c969112fbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a992659a579742eb66b9bee9cc1df80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>