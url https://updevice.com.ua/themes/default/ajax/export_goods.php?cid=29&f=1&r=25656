--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdbcdec3b82005a12fb27fa55bb34f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2aa2685e446148d96e9807f1c58362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235913069aabdd512e6f151707597d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d314949cae051574af2481f08f3f9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94198efdeac91504f27e754e5a14165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d66660b473e6b5c9405f1e0c5ae626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde64e3d23f1dc466eba79b26ecdf927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb2e6c5238a824442b949401c220028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd39d7332b6c69acc0d7d9b3da0ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095cdd699af10becbfc0d643052835310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d41e4952f505f2c36c774e59380d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec0549c5ffaf890ec83993ff1b079d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32436c5ee4eaac47687a2d29be0f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf9006c3229e33ca31a69ceab2f26b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a5924efdf755ef78d9def48df14515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66801423ffa3a7f500077094d315548b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bfebdb144de98ebd39d0aa7eba0c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6b6a234227278e4914557f02269218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8959b51aab57e055a2761bc58f080319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf117939a2b1e1b58f063ab32e742ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf4c7e01422bbfd29161ff55a04fac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef730d77c9ee14d4778f20e5cb68f0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d98982063b39128aaca2d3b9797a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08c7f3defdc9a2b00cf35d0e1973024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e94181556795ed0b3dad51a63cd91d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ef3af5b598e238b856abc4119d9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356267b300fd0a4de72fcb76cd98c3e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8548d547cd14e7fb40a2e58f615c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b54f9ee809ccc729cdea1b7c45045729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faf9137fe7cda3be9c8019c09156630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19168bb793f8b2a81e4d5def9dea590631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca191c3cb1dd6a564360757f7bc7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ede12c4c1d57adb19fb9e1ae9e0db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed320940b6ba68f21ca8a6516b643734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f86ea0a4f2234c1ee03c24085fd17635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f7fe08b4aa107aef281924f867e2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dee31ad954470e9a462c7978d854237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa09c1620871b50d666357fe51812d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e387beeba75eaf83a9e53358150c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edce04981e13316eadc303d1558ac3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de73dfba39c1ad251c2181f1bdc43f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd08f0da66a5f2904cc9a09e863fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f072c1c6096fcfce36fe5d4ead9aa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e5fe4aeb01c27ac5267bccb8b68344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b2a0cbd3e490d9288c5c9965b4d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb725a0706bd39776d78aa3966a697146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31649ca02271757b1ad8d4dc6d6fd2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611020cdded3856b71280c91d17e5f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4aa1ada9f94c8e4012e62e06b261549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ddd1868262261ffc267972a1758850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcad95d4d7866195569b8e332e5f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c85bce7701063c919b2876f2a18dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38305fb8475f2cbcbd72967016e95c6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b168b5fdf16502a6cf991626b601954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a099298a81007135c89f9e74230cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828728d83468ac4769a857d07c12b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ffed5945a3efee437ce3ff3b88d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e46b62dce2d7fe40fcfc935550fa7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b475dc2c00020bb5126dc59d169b3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385977dc91a4224c5738abe042e0cc4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6fb3319fc8059eeeca9d1e77339b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56100e4900f39bcb5587612acbfd2aa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc538e3e4a0af3996431f62685e1a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb350f97d351c87ae5cc93821d8411864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5ca27dd00409c417f21bd78934fc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a372ba690ac25c508ed796c3c26c9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037166ddfa26212e7c4f32ad7998409467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925fb48ceb779f0b92ca9d468eb57268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a914bb3965abd1cf893e4b58a64d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2554011d17d4e93e8402e6ed0ab7c9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe50e1529bad5ec80b51f79aeeb48a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0bd4851142560134edc9a6758947c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf563071c23649bf3afbdf7a8899573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db487df2c2246dace868b682fdf19e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4181a8860a79c15a22585f157c9fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181033a9772189489816694679124ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e5a595ac241256b07a8991c63125177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c252e9b8e61cb38575a04f4586c1ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf76b5eeb6ed2496a971fa2bb284a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ed3e5bd4cea7856e9a65239b5ef180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042bb2ec1f9e7dde3c62d03e491279681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f874a645be6e9a4bae561682bba2f782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e0843daa31efacb8500c422cf7a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114465318386babfb600b19e3b306412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f4e474ca39f49ad8f9aa6a9e0b383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796aa2254da23e16c5ced896c973d0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5a2d70d92bd4ae5b1a75f72dbf555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ddb8635e096f75745d713a35374656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7d157df021b931d3448beb970add7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e69f139ede7c549e01fc9e8fee3738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816491873651af27d5febd06627d75bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d12d65fefb0fc83b6f5b1b4ff76310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d1a464f7a975c2dabc1d1a00c044411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c347f02d1117de85fd7d54ba8759412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98f2a620a9ae7bc31e2390a917ade13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09946fb02699873b5989eb453c16e2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c55c17b6b0a27c3241a48566b7c2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee58ee71e82dac39601f0f73fda82116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c31ad9706f6ea74cebb84c55598a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d490e6f8b46196a5b47a4c4cbec5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb02c7b810bbefc79686a0d43ad5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f180e02d8e69ddd13bcf4a51c4fe2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf8e445fcc9b225e4d99f4d2fdc1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455b67b7e025a2e2dbca0bd09f14c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10527195d74883753e64fc60e9db5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408911eeed49f0d19bb52ad1df1051e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f9dcdf0f2ae3df734a32a0ca74a0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109a20d7c8075130b3f103b8feb90226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef592d2a62184ffa33759ac16198c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8bb60de72f58de322ccf759d4bdf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c8f263d78aae428dfd03c520c0fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151704800ae2806cbda78db915ddd1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f07c78ea2b63bfd38b5eb0483f1e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfdcd033f051d8783cf2bcf2e6c03232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518a937e3b570cfc64ef574ba5270833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494692d4f56dc54cafa43ea9616414834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca3366b1d0cd1fdd7a02cc66d6874635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99e1769d57b4e84d0c38159bc1984b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8bf4d91708773add3de7351b3f24637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164435fb7644dc5dae08eb351bf600138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26888bde3f19cb8c84a69a1f87a3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c3d4897b5b67eb213d996c316daf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8064377eacdb2305ad962372c42041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6943590c1f17361339b6ac5fd2d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e1e59676c364c7dc9f26b2fe1a8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ceb43c63302c50d029da3b717bf9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480c934d05e720894f80db2ab0939145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfc7f0725461a54e706279393bbd4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd6ebb64f9fb0726b56c6ee1ccaf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635cecdbf233e38e76582bd317af17c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d5f5f846201d09817c4327460ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9096b89926c4d6367120c4ddd32567b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5a3646eba6b56dac5c3219e815c1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cec0f181c0e1ea59ad9532c65f531952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ca94fd035fa0b14bd716fc7062ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674ac6d696b66601fb7e3ae7ea199f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f69ba3b031c4a6463cf855f8da1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d8cf3c1552edb1a83231386195ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31e879efdab32c4b96fd9cbaacc02d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79081ed9d3e0c1d743dca32da39a9bf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f81b4fee1dd92fb1c9309330811959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253501a11764ff7d6d07e7d7487db360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70afb22a8b44c9bbe8762c293dfe8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23880b1dd23271351253931b0df7cf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23377297d8e6a4c7789d89c9b18122b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143daf480696f6d036f524040e71979664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495cfecfbe1e77a223107c094f72e7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ab69d2e2f3423b7257498bc4945266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aacd900507c87a37338cbe09118f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c8927bde298062d6ad3682876ca568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063298ef48f633d1d37176336bfd3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffd65c478b14d3a5d64aec003f82b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b7a3e9586df49aa866822bd4722071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a3906f88c1babdc37143ef565546672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e1688ca5dca2fd1ceaee7749ce4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658db6d0d4e11ea0bdaf0b5babb1094974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553318d67ee890a7cc2860128d8c1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d31af3ee54993e66cc9a2985fabf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd2d01b47da627be76110b15bb6d8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7558b2afb76f68dbe2990947c4c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050a035c6ba1bbcbd3c01619f5c62579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994846efaf57528f9107713facab1d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>