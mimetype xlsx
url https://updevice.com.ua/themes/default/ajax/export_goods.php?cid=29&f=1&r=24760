--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84248b11aa7d998445c9dabc754b2ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290728ee9173891b5371f17d43e27e1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93892077c6d2450fafcee8c56f240ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7659ee55f69de3b33f0f98de9f7ad64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fe1ef13f8711856990466944ac575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b14ee4458b1425a325de635ebb4db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8f600e2fdad46a6599da6a2845e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033579194135d11718003f8b366ef3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf0216f961d475c8d2f1675d477d949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815776ddd5291422be48f8f5f7643f5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c28b971492b58a2ced48c1c4607911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223627920e6a4dc42db8a60ef50dcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75e6f4a37ff979ccdcf91b8748ae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589946163a7373b1ff7a973825d2e77314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e5e106c30c86d58d3a3ef1ca2a49f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61c511ce64579dcb9d506068f4bfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d74c84382b44bf4bde5e1fcf5ebdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574374224c53ed6349015bf0584fb38818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725177559b9d1a7c3eb16463e04b82119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2545434d9a7fb278eab9ac81189e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85887d5f9350ea48a6ae69a31bfe1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d44b5a61f0110cdff95c0df581ecc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de098e59e51a3bd2215b0827b554f72323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd93ca6494c2bbd99e9c3fa75e74fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54432f83ee6c5a4fcf1f633fbeedc1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda3d2e584add27c0be67e0b4cb894e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5773675d6722fa288c82c5ab4d55e1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56fe623368fa9bad8a3b07bf9e870d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b392a1c4054aa86b33d07c2a20c5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7355d7cf3d9818d8845eb0110c81430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091f17e902a9a0df26d7713dd0e7b8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da2d7da814dd52ddcf4b0c1604c1aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304845ccb50227b3a183b012c5077c2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a2e95e9f0fcb13be1450c2c5180b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d2846e63d180b2ef777c8b8a2217735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac821920982d2b59226ce886d05e0b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012547f40fd28991e55d186efacc12337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54eea2c3f17d3f6ac6a7c4f12112438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a385c7f44b1416b3c9f35b0b2c945de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82142f8933b9dfa0ecee5c9a23c91c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1d8b22f563f29299263f7bbb06f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e105415824dba0cf557527b307cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b34c01772fcabc4aa2bcf7be37a1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0777e43051a745fe609840140d2b2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b9e1116944823d092d2b297d848645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b1b1092660c0614d9afc3c01a378446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d6f3f203b5e6bb7f570fc3f3fa49047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b35625ab92446f71060fa2d906ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc7f7e7da3a29a655285289bcb3d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6697fa943e0a4438ce652f01efaeea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d658a886956c256c7c2684661fe17fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159425789678fe36874f4ec5641f3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f3dbe2a0e887e59a924e942dddf9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132817596c6a11b33ecfaacd9e621b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44ab695b960f80253e536784d6a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13578168f3244814cff266d401b8fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e461ef5610a99182d153dea6b3f3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599c3f58bbc629ab792b018b08e69958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9ef2569c01a05175570e9e409e1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd45cb90a5ce21fefa8936d1583dd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809ebb32d449fa62dc682c267c5b9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ed6f2acfad1f74c84b46f268bab362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99264873cb70801b7365f44e0eb3f6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885cbabfb6bd6c0c971c1548b42c3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0db98cce2ade2511c022d53da848965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aff52cadf15f28d96befc18d8e60466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fc15230c9b5f90d3d96be1dec2e6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca81b09d8ce3c3029d027a5ef3b3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87f430bceea842187bc65bc69d8a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffbd54a5cff28395efa79fa35a4be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2427f1b63b49dd0497e860c6b9f7f5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1658f46b094169c6395c88a5b40096272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de26d7f0e68bbba56c225766804838b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba94dfa5005b1b7af822976da8c8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7d474ce6714ea9f7fee813679efdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d86eb0485a1259dfe1e342226d16e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae149447a16e4d5160de6efb6babc1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2123daf0627e2400d799dba834fbc2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1517ce3899eb7984d9d94a50ae310a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb4e0db38977a815afaba8285d22980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03229edcacae5c52ac0bc9633baa9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa580e21e097e7b11f395e25474e1db82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eab895707fb9211460b67991bf2e321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a50e6c69fbf2ec786e976257902502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b046385e67ddde575f90cdb912c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa6785f3454077db4f5c4d8c4190324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1563c3933724074c581af1ef6ac855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051469757cb6cbbe08c679a1f180619d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb813eb43b49b6c970b88e3f288beada7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc9eae2105c49f23477fe5fe0429c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1e61b748cc64e065f92ae340a0d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7aaa31bd02c8c65168f6c7b8a7dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503cfb23cc0c0b8235f09ff30dafeaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a5880c78deaf4aa6fa3deb63aa34012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555fa3e33e2cfc43a949bf7485933e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a74b490b0446cf758e6bf426b0c43a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f7efe8d806d919d9f059d516710715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be05a23ef9db046f074fa75e783ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e9831712ef13a52fcb5a4c8c54dd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb0ec2d18da8440f34ce6b263e856118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bde94f42903989f887429799773d5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51d0d5ed498545fa03d14420a39cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399807526bcdd670b0bc7790a40fa6df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd49b65d1dbde8bf0e68017298b06622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b803a27c4bf6e26e587200a03b51d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedbe8b43a3cbede4b0d11d3d3484ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23d916300f2a043cf89a1ad0a7f7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8129475e896175c647af1e32d523d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c0f097c456e73ce85647cd0152a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9e302bc55f1c8806fdf87f76969d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386127ea5ddcb14c415cf277f02d9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a0275bf44fc0e7294f8fc341cb5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d28b854e48f222826e69f49dc743531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3247caad496c2b638ceb8cd5eb0be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e0885391e803a14abd5b81c37ec3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10ac8d22281ec0e95f9c00561de64834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7630be79b6c62a0b1b68503979d693235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37589c2d94796e6ed965bfdf66afcb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e40aa5ec5c43152fc325fa914bf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54be6f154987a634b98090f6eaf61138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09042a57a29621bbbcc20b99ba442bbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942595610aef099d2958e96eaf90a23340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce70f7ba3a0f6a035d4e75a10d64b1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b6bdb0c9080642f0dc6fd261379142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97f2a610bc3ca96e3dd5ed7bca82043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e4460b49010e5ba871c2e0d2a20ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39ceeb4555a1b8721a76b692a266ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe54acf81c7a364c509cbcde63ac7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3486316644b48922ea75f3a343762b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec2542fc1848c6ed6ab1e1133e43748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd55671594faff971112d89455bc5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df571b93a2cabbbb1cb57a730f980950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf568dccf02270d643be618161967351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265f637371057197935ded88006e46f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600edc72bce72a594026b13b22c321553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0175bf47fe6d0ce59887d40a20560854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab0a1780195b55cc7ce083c34f6c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4ebf9b277d51170a2177f40c180c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880782ff620c22ab851947fb1f5e745157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2363b1b1ac5c0460bb7b7f7e82ae7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b64b8bf127337c4358565abf2e15059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396428657847e817c6364d2e3277eed160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264507ec256a38195785fd2714e1837461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9aed637ffd1c22b6c8fba60a1567f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa52feab467109fe3591b86f02d33963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb27fd159fb0b81020171c33cd613064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df4c43353677bd55a012c63cdbb86f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ed2b580b02bb0c2321cc15f9ab53266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c412087b0368dce9d678d4f2af9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf7f3d5b17925f150b55489fab68d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd62f0ae67a5a25d65235312702f1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89c0b43c8983e97fb37366c6d5b9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900182a2d853c533ca3a17810e50d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f023b3e7f239651ba1e06da27ffa4cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818054f63c30160ce0cc67a9e5c5e3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064049e1c108839e7780bc73ced8954a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2e7cb00cd08ed9eb48209fb9399075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613000fb094ca6bcde12ca0d37f43ca176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fdc95e01adde97aaa40192d55df8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc596fed908738623568ec0917838d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be504b557756e22eee0b3f06577aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b18922bd328a4f716e0fb4ffa9f7e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>