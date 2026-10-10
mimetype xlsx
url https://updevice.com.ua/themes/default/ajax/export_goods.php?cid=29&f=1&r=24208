--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82491d8dbfa782cec3bcdf133c7118d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dedf8a2da073b575bd1d7ed7e12542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8d5fe179b5981a07d3b993211ede3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc34d1826fac33b563c38da799b06394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5d8041805ef1bef763b7ec71096f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0fe743d23f4cbe591f5b651b829836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139dd7a65b85a29298200e1ae0d5807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdafa2e0dd4159df55bbb2790426258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8e296a90b8be32bb09249706508f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415f2896403adf2c358a86a2f668acf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22914e3d505945a3e7ccf4572d6066f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d9e5a3b83f2c45a07da35c1e52d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de68e8b818342c3a4dd7e8f7a742513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc18708d8248aa22f82c95b8dbb8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef450621708a1ec79fa41848c29970415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a95555a2e51f224985ed614fbd537e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d09f346a7626a22e2aba09233e7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ce93801884c2739e8e1a041d74b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89f3bfe0bc7677d3703b17c068e74819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b56e33f85af2125f0ce258520d84d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328e25a430017dcef0240ea1255cad521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ecd0f21b11b57cf3c5469367e9a9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab1e6e8eff2912197e32ce886580f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f23fe90cecb1a8c0af8313038e4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae38e04355d7ef7df3e22a91300ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324a25ed0b012326448ab1491c40ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e8fbfaabb071b1901fd5804dbf0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1a4813031420affc87dfb69942a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035dfc4026371c9d01fc8dc649641fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c5574ad61d69efa59662b37b77a4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697544a9626d420c2a464f401aae8e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312d6c8a4b45a6fcbfa09362896562b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52452c63adcf958bceccbfcbad92f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8e132c9b942d45a0bca7c2027ef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a149493a8bba3ca09cba4a0a7c572535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288d44efcd6429a3eaff2027683fe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026529c74e1a70f3f1d6874720a6c35337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1781750e4544f1008a3baa63fd40d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec41fe853983ae3a2c4cd373cbda2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338f3ef23678f259590f4c9e97b81240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7b517113cbb514dded0a4025ac04141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df7a5ed8a0f89a9bfb14ca8b8f3d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b547b13806984bd20fc5ae6a143743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7ec5fd780371602f2bf707e3f8be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89484c8350744f0ab6d16119127453c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efc92d9734bca26816f3aa14e99e4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f09197bea93f1a34f8cf7bb4e1a2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca6cde03ebf4cb3b943dbe3116cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b33f7ec23c7c7f43732b6451c84e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d44b0bcd28cec14c164724ad0388750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00ed6824f97be80bba7b982847293351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08877694e7229a0196dd754f9f5766452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bccf8c04b99566ac1c1e3c8ec153653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d06c0a4d21c5190432b7042f06a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42bdb9f5144151efde13880c9081755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52e4de0294b3e749334dbb721120856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40474914df5d17befbc4dc8cf756a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3aad72b4ad11682fe2028bc663ee3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d918870388c71c319a7d64ecaaca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d25b5ca2c8fa7193aab2f0ee6e76260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e9d7986161c8d653b536ee24ef5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70958543fe1c0fb424b2652530521f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ced28b275be219332f22dc43997863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc58ce0c84ce59da8ea1550a7b01cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a5a312fe11f5c43d889b99a1af96e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e74062186ba9968004e8f012060a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f320d31e1abede75d12919dbc94b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa68100416773c88be2f69b053bb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6613b2caf564d5f7f86a1de47bdd7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07148093e837d35237c136cd4d6216170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcd159d255151cf1349d5ab6d4e0b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c378898bf2c3ac0e43ce81e8aa6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23159caac15f55c8a85877cd4bf0558973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be92702ae579f8c4397c27fc0d98c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e389ff123a90434ad7575fa01c5408b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e7ded38a6efd0fa958e45acb998576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a374cb98603316eac48c81e11d8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fc08cac1ed4e110b4e327fc8b824a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc7b8181fcf59589d14daeb0bd26779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71576c98acb043ab662bb0d92872f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2455a446ca44aa0c9cfaa6a8cb90381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bff0ed09436b5d76bbe33df32a87382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e361f9b48b765e3b0c2310c57bd6cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cc15f0bc34095e6ac19f9272e936c84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef04ef86b602f134f348211659c7b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebf6e768209ce51a3c1d121c3e7c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff693495deea25219e9b800a958028f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec752232391aa2be83871bbf8ecd6d504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4125a68c4e2b327a04d6bf71e1f5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fdcdecc722b6c9676d3e0e13831156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c164f6ca956b38b8dbd7a8b2111957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67581b1276da3a7ae1bc2f48809a7d1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32b821d0f9455f816db158e375caa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae5c6e53994a4c5b1ef1db727b07310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a16165682e60daee7c408e34d75de211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630af2a9d1b89e6874975000859f96c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b306829b22089231b7544d532d0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ce6ef51f5637814feddf891a548514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9331b2cd8ee774239435090009eb2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd337947d529502900495a2df7a4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27471f295be0f84f3d53d7a6aee3ce517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078fd143c56eb23e4f1195eaa06e8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338216fc5ccbf194a71b3569ced84b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8830487ec02f82c4ff1d509eb0e13b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c46ad95a6c68be571227b4f9ced7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64386bf6e955f353ffa2db301d0add22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea38b36a47828281386f07bdcd5ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ec3ca95f004d6105d24a5fcfbe4e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27af243d116202ce263ae90364c4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0b4d5ad6229e4f1f7ad821b8bd15c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59112b0d4649ce48808d6ec80f05e0f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9a394f059a8734cb2d44b0522e83828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d714cd53a0d192fd6a120e0638d9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97bf8843121a59b5012ad158d5263830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115d6d224305b315273854638b8dd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c1681be8f2830ba2cb9ef4aa2cf8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d07712b5bcb4aa5a57883bc3fd0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e7336afde526d724225674b46772934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2506d3b2d503d4161d4385604d26d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1aa0209b30f463a80c7c7f3973f0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24edde4ab3ada6942f2bb6f550c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738957750b741e8eb61eb5f6f61bb8d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d26c0804d1695e0877c69528f1631239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158ecdc576c305b34bd6c3945863a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94b9ed95f4d20415d80d8d4b6783c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f649d17a4cd0c900162ca1fde25442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078756f237009f13f8d9a4902c8fce6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898df429cf251b2c8e1c39c96d0346144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fee92221f8676b9311db7d01c9c3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdcb269397462008d328f1b9215b1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a38fed504ab44250d83dfca133a89a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8085b10d1b34094edcdc32b8110a6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aeef60e6f13c9995151f11ce4387a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb60350cf924bd4464686c510e8e3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4383919410eb00a8cdeee7bef3d23751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e55eab956c56694c4e8dd973bdd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e2e3cc739553ba36031df01946df253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983423f53e8f7498ca7f842a9e338a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a9fca1ef225778258ebe88d29b22c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c749d0c451d8d29e980e6a45875e7ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f673857b5c4b543c1d1596fc8e2ed257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c916bc41dc34da95f9a5adad2dd07158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae7b35a0a632f9cca88d2f797cc8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436120bfea5a7fc36eaa35a6645d4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3d91d00e34439b3e3e2a1ba31d74a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff340b41663ec36e086acc4b5bc35d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480ce7debb17038ea32634720348fb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d3767b61496211a8b18d2f6a667264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031671124071f410d9d8b77eb79835565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12fb68ecb6232ebe9b7c77e29451466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5344a52437503ad855e8237c73ea1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850024c3b63ba3250ba2656b2c2b5e9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134426b63c7832bc0db8326bf7aee5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe782f4293b4fe76fe4269793a6645f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1522930a2a6fa6a1040e90fecb16d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f63cea4ad7ed17a29eb40fcc3082d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458839c1ed8d9d5ab4820171c3fbf5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f290e9bc012f0bcb91b191c912a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645be436bc50d92cfaa65dfb44f37a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d302e6110410987a533a7b5447b52d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9695fe16eb078856be79c0e7dad12277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4916317fb1b88761cd0959f1a18fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb613a8c7b943ed5eca96b2fb48d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ca1f07d0ee9786febe80c22df17680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>