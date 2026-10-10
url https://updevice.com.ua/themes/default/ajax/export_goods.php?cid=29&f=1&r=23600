--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6d6571d1144518afea6d34863da41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8bc8e5973d18b75dc96865549a4dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e19b483aefd13351f06b01c7a73e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe434a8da1caf73e2d126a245b69e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e781350ec070983023216e9ebdbdce25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00c970d6deedbd2bda1abb8579e98b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74237dae9527c68f49ac0109001636967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f490c5941b699551cfc9ba473241ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916f6e6221561b9f6bd09fc33d9b1a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb5e103f4f6b8e2ad67198892dd2dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc728e7a000f4493792fee43c9ed0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56535c0ea5eb65941a399900d1b72efb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3d1775ce366394c264883f71bf97a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021be0cabf9b540087abc677e27b64c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437238be3b096f2533db623e00eeb0fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690858665d6e17d5806e0dc53ff61ecc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386cfc5cd9992f09b8da0490bb02a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbcc1436179c2f3ea3513784e41a8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc20c8baa8f6756f91f5af2f9b869819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6905850256ce08899cf8a9423ba502b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a2382576e5e7170bdb94245be18221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b125134cd6aae4d588cddba66a250422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d13bdf6a9957e1361eef59a1f054b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b31e31a88bbd53d0833042407d20f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a86ecb5fce4b686e12f52411e31c6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deff741452796d843ef5e9fdacb696f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc75a5cc62a88949181cef8781afb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c6fb6d5d3fe4d0b0166478e005c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c568bb0b9b415fe9361677c8a79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c3cf3cea22b7cd5797a71a3497a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606f948fc7812f195702e7d484b8ec731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63340aa08dcddf0de497091ce36e4f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7b3a988f76333d9e8f62479295eda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97cd36dcb6af068c34bc9affd7db9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c43b50b0da3ca37d2c450b507bac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead45a6d4ca0011d505dcfa1248f1de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7c682850b78f33ec4443439c8aa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b80dfc0c1cc2e03446da3bc1e26f4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c54c18f2d721eafe3a27e7f936db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b95d0c40e6e7da8d38f4fb760897940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d3be3d33eae1798dd2eec137021541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b3e5347cabed7e74b980327faf3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e04d8e4fb5da30faa0d2c203df0b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe175707e90fd7c3d2c3f9481aa6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081b1165e99555949cd5e88ef6ad61d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319c78d197443dc9467354f38e858946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5882a7cbe3f85585e00fc644c68347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde9c237a035c1710e498f681ed65c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281690cc5547b915d55cb6801e2664ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f45af0137539a02dd7825abf210e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d1466cc70c4b9ddc642fe41fa37051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5947481eeba7949f33e8fe35189cf3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a3e1ca3a4d945e71ae3f57e2f05053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18579f32abf23d4174202ac03da550f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b349b9c62cad84c7a602d97369c2fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1982c142d661c9ad57a44738913d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a22b9a15f3af18783d3581ce31b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05e428786256a052717d60a30002d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf7e79af073a11973eef5e9d45ae259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b1470fed5fce421b2f9d8a21168860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c107039614f447c64fa1a017429461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f87529dface83daef93d1bed21abce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23398b472dc1c54400e30931ce1db17263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990323b44b8677d0c7f22f89dbbb32564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafa00bf2f8c4ec81c4b7159f094db065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c8ad0e38b29d7ee2adf9d74cc7ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c333cea6dda8ee98ac25ba7af5f8cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2992ae7adfa1db2664ca64bf2e0a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5cbfb5478522d62977755d2d8a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe06bff2063e74c0d70ec9b2fafe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea385c45d795afa2ad4fa44b19f28b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d1192cc1e48981f3d37bdb71087572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec3678e0e1e7f20692e8ee5adedf9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe38bbb1978551d427d09532e564f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e5d6f2cff26af2285ede12a08f4d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf624a134a48744757e77a37b7b9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4ebaa4f8f11800d01aaeb606888077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bae23b8354b9bfaf7f49461f8581c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309e8b40f26ae68409f708529763b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4372a9cdd8099de3c318afb30dd21880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f492fcd018f9f23e8c255cf6fa8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c9c43ef9b7e5011d1fe09cc8ab2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bcec224a2c34db88c37a1cb4410d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b935e77bb54ab2792a7555c6a8194b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c6b673f8e5dbcb2365463063410c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168bba1e569ebdead01d1e67746aec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee65c58f939bad6bfd784e82bdef33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58225f218d3692fac1041d9483c2862b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef600680e8d93cebb71eb8ef392a2ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3b6542e8cb4ada94b818624fb9da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff5f33f0b6106cc4348d17570dc187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44446ddc2f4f988900de5ff782430518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d6d804f3bca99893fbd673837ed569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f8a53d8da35a14a7582ccdcdf737510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686d64ed1711348e845785af356debc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf47fa712a48de337953c18e801a3b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f691c49db8b7fb6569ab7de70cc7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e4ebfffe35de1a39ba1b78e74cfef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08dbfb53e590a5c9049ec5bad9c64b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f111a729422fa04a19c0b3d6d42fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d823f6ce8cc80e993bb1a174b9fcc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda13adfb5eb47e5b4f1e802933b70918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c25b9959e0128fb6f7f87a4731bb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5840158898d812260181d255097f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b37b720379cba7439485f37108c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb7ccc451396558e719735172b57722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bebc30c168e260720867b97d9752da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759fde49021dbb2f750f8537e8f25d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2448b514564ce5ced191cebbe26a8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d27e695b023e5201b1789579f023a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8884ff4ff5e7349d0226dd41e0cac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d458b3fbc301c27f45e9d51a8072e6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96d60efdeaf3010c041fadaa206e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a571806107628432b1a7791bcdf48a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c8beb69dbb69dc9718f4fe04ee77a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad419134bcc8c3f99a3cea35fb0ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be3fca965083bd56fd68ff90239b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3b33d8774e96097ff59ab2b39e25f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a57cd0e13c6b661e0a580fa28e7c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc195c7ebb237275cb594a413b10d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1c2c5ec80e0975dd5302e165a4e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7f4dc71d17de40d13044ea3bcc8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f92e8f53806e3d7a2fbbc99bd99c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feedc002fbddbdc7d66375c48411c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa3768a636a272e290898131a03f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb553312a70fbc283535b04ed151442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281ded500668d31b8afbab7d9f0cbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285cc6337dbb1a20a22c4555988d1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a329d191f17d0660c10439009c99c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496f40cb2a0c4243d0984f7ec9165bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a612c311c272659643c4c59be17647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bad54ad0895562f4c2027cc42e0ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d10dfe530477405f77ab0d1d673349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575804a041439fbae7d2a10e651e815550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f593f40ffffad4d627745d25b70489551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b130be9d4c525b0775239efbe0467c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d7966f32d5247e7fbc5a25a0bc9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db9130145084ee2288e4d092f7994654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a526a4f8ec18678d00ac40b35f2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db849d4352deda13de48d9b6894e643956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952e3f8a5827ed481a99c0df4ba11c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0397a74c3257e1d2a4a051fb9b94358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8c712e249a886a1021518d8a5f0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75458c2c426555efa09312a6f94a9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b71264663fe28d4496f0aa5811f3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599168400002d8f48eae9675e70b6a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40328d784e47177167c3907f3f31763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8163b18d9e6449faed45a9ca00c4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9868ca33692eb81a90bc59d26fa80d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c3d2aca035bc9f3200c411ab7bc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1025fb0558450df7cf0d1d99bbba9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb22a0bb09953e5b15b74e54836ead68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b5421367a7f132a203900cec8f8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d6c4d72eba18e163472990ad66d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31bc1dedcff5a1c1ed79e5e200ce8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260cffc9c4af9ff0e1d51b8781fb4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0479f853b8a7fb7d06350a50ac0f75273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b561d0d710c0c644c50d22506015df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c875e1756a6de53f13a180816e614a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f11f7af180bd0d298cf68f194ffd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9baab3df0ebecf62c736a850aa98e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d8e26ad3b7063dfad9db11fdafd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2d1dbb8d42425ca2fba39cb80eb3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d81264f9c0f597c1c337670df82b880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>