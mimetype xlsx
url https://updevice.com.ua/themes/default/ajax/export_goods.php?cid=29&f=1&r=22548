--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9bec00c76b0524f9b2ac60f574a531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b31c0244bc3279e1d49fbe7c388812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f594af5e555ed0078a18a748aec4113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7bbcc3ce8a50a1df46ddb0f6270024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14bb85900f90d3cfa3205d585087cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8567394740a6855076dc1ae841ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b431c6a7754a8c016ccdf66e4573c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb7f5a21067388210b773f39e1c3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05e1a502e9c4ee4a262f4cd54fe6669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb04692b5ac5a3311b33d13740a78810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38aaec228d59bc78a7ccb3926ec1ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b9a9be6a3e89357145537bde2cebf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25835ab556f2fb1b1e7801dbe511013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d71b8687e23e6e2be4d95efc10c8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10124a67676792f5f9ddae9c1e3ad815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ca391f9e05c31e73cd6728be42f8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae78cf90670fff771ef982e200101117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196df383cb757be1538e7d5dadf42bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7164c86b0bb587e637b8917fd0c184419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4acc0c85534a1d4db1d75a044afa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a57d96c95347357cf9e2df04456b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b22ee1f400c191cfc3e274000813822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deac712501961450ded70a02027b6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7a4fe22986780c028258096e355624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2f66c2bda77f6d1ffcb03e00e704225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07655437e150dbea870ccb6c6ebd3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722301e72727c48e66af80a8a713d6e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c924da0a80c08ca6929778b014a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e860fd315b6c4461389181aa012e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92efba63bb9e78b9134f9472ae80b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ffa5806d0307a1c1326c41dd174c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cbc3ace8159b1ec45aeeb6f6a23af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04f2676f02f0e644ae633f3abda2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f0dadd979885f2dc1e9cfcd0cc5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa6711b791cf6bfa3c85cc56706b9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84600842f9da5238402c0d5235018f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bffac370ada51db3f7235b6efbf4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc00ade6edab486fb6d155dd828f2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34cb06e201f94d0608067a9016e8b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707aa9b6e9ec311e1a761ca6eb8317e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ecaa30be614209ed15653ec0c36e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a42a905c61ba779bdd193047ee2b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787594cd25a226253c961de895982b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6afa61a7a3c0fccf87123d8ed07744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1188a28ac42980261e1c66ca523a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e84a655245dc776f46990206df5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ec9b2e74755abc8af4f870cf86d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b427c4d92c8ecebc9f4415a6aac4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ffacf763e605d38acdd6129e904f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f5395e57728564b21309962e8e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4244a9b7afdf8f04e3a55007729a6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf6b0897f3e73e8083aa9afd9fc72a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd1ce81a05976924e91d080cf10e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48280ebf4858394c1a4018102c5120454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd575f30996538399a792edcfa846f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03622213804be087928478aeaa56f4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363558ed25b8959f2daf8f430c62c8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d54a9fd166f644fb2ddb29805ea2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb83fc3d63b7724e6431b2ef57c9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6194cbf725a83d7cdd4b107559991c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6828e75627dfe7e8ef9e9db1680e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7760ad9bc5232fc77155d2c324dba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e6318273c1334582cec3a2abcf9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a500bd5129d16e51e7aca200a8597764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788a33e0c44d0b046273c7d4bb19b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf71101676bb44c0038628913ae9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a3978de402c94d54eff98387cd52d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55e4ad6ba299611f2dd727542f409468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bab184c41dfdf5114845e3aa65b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968bc86ed0d78435093ff66142b6f2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fca8c4188c08c893f133cfdca0a84a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e667e74671580d97d10c39df8390e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979926f15beba39bcb22a832e22316e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9223ecab90a6721c18b659383e6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81a5f0dda9af3a8a7f205730d195675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf066b0adb0650995e992e931168576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf286403399db9bcb590218b562e20677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33634c0b1beecb3b94cecc3ed47100978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01872c69276eea2e581ea9d554af55079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4221ff18aae999dee6071ba46a74bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d648488a4a6a53e195e7b60337a42c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0065c097a4d6959e817d807369f0f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d7ab056860ee8db0127e526db92d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc2bbdb21b9c331dd86ef702031cc084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e56ecef6491dfc30b3858c9e0824631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b72351c88812007a779ca2d62731db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88880065b4e60d4e88eb26af2e4ccbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2b4f895b24839b5e5759ab2fc1c874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50e325e439ef18776f46741d421955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f18bb22b3afc9fa25d7b23ca78b5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0bf5dd1b8665709da23b138f00a1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba59702218cf99d8fe3813d6baf6818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba989576d9000f5fad866f2be4862f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f798133b9fa36dd34952049febd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf241a69a54a88c1369f873bc877e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb63bc90b6d834d6d3ee2adc61816c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7afaa5ab88cf7ffec11c4fb8c69fdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678bb37fb5fcb13698513e1d8288e5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5733af1a25d0ead0a6e461681781515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db026994182d5014512413c716e39c7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12767b2751af9809cf0197d984d4ffb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e7167ff59f8ff24cd92b7eaa750c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d76780c600c0e3a21305ad2425d21c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2e95d32275c61bf53c1b80963737a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f049a244b6db1b518364d698e4847621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a9bd8dcf636a826efb44c847b30122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eda9d71b674cd68605d415a01086423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0188bdf2fb82de034ba722a2e8d4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6486105cd5d3f097d583ec34e43b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5d3eca189ed05ff7d36a6d8a327626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd050e8f521b01e7c8bc28e08a3a0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c62014978b59f9792937bea648c3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb6bd38f5ee8e30d91db32f11380f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef5f5cb9f24736316db1c74052a44530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f449e6f59f84266886a21a2ce47031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d855de65a045f8b6785a0f89f671dc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5595b7962bbc97ee9b9321edd86fc1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471693312057b6dd738a4f988317add34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafada8df2d48977fca93cef95a382335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53b2e2fc803c9eb56d69cda44722de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654afc30cee59c71e8bee212c8ceee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb8948a42789d37c5c8f2825b732438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11131a8869cb97d113feb880b462239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dfd4bd483dec39b29a7c652c4c8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3421f03e35d51a557c69045a11a4c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bf5541a1842fedd2cc76769c41cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83815ab1f4d9bbec01236de669b03e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c148dfff92295fd88c79073a2d1c8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def7d907942d505e8b7f5668919505b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455669c7caab06934043eacfc9106d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191158ba1d8825af6bb85888eb2fad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb5a0a197404df77237ee44fa6a3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f65168c9d67d2a6241e5a748d3a2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77484f79d6630411e508fb00613ba2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a681f5185e56372c6570d3215c191651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816c12fd45d5f02be1097f54eb7f9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f5a94c415cfbc5696de73be0dc67653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65133b6b652c2ef7dd44415743da0f1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78140b4142403627c6c311fc1beeed4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e28affc5eb541948674ed0f4500f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4123a3b482754ce2669ca19e84d97357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeea38aca8f2659d20029872c225be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a0877e4e7a3afd4e334d592301c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393cffa98615cc6fd85d1b78a1ad8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f308e4a1a772301173e0c68a17ef7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c11aae88c353a425080b5474118262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c802d3b9048a1aba89a71b4764ce00c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b811051e455c4b285447294be8df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a30bd9b608df5d35b699ac61c599c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ed91bf3cc1eedc64f8ec00bdc01e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f98b00bc82b21360d235b371b6db8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf510cbf5d89adb4caea70047579e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f97e4bb8599500219cc82bdd348369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea1bff1702ba581047d205f1d374370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b72539cd5a8d69f5105d2f670d596971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e04659abc8bf2fb4a78a12c24c1f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a5c5ae59eb7efc60ddb982dabbdfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf0cb0406fb1cffdcdf1a2d10a25a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59607d1c3e090387fb5c7a770bcb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc887cee318d712630893b60c057776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154604321b92755f9ad86acf30db92677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153ecd64ee03299c9641c4aaa07f0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e312eb2be3d2b604a797029c33351c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45cd059e52084e7d4b614cf04f383280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>