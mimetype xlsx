--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e22df04a6bf55034f5c1d012af3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220eb29db334d63738411d1cb490f682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d43efb9bf7909d71eef1d4a807d653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209abaa16cc669cfaa0497b79020da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb3323454408b6cf776665531ce1675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cdaba52562667a347d72dd7c797a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea58d648f6222fb885157da2a72ab97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e808ea984863072455811afbb8d758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691483e01f0f78ad25fe87318267eda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a125edf7c617b046c25fd71139d5bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12a4a45a5062c1c18c3bce32a95e3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bf0177ffca0542b24cc3816148fc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d7c33347d48e0fec84a8960fb6ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45886fa704a00fafab543fedded6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d85016c1f28fefae5ba03dc45851315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc1074e4394a1369f677ab0ba180df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6740490acd1fd6e1a7a329f56776317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c850239ada5ee7280d6b66f9b42d04d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0e94c6daa4046fca48501d92542d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c7fbf9f2f78cd39bc83c75503f49d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a8bbadbbf19b191246fac2669e40a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2c42930bc4cd992732644eee4e9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05d048cb7c030e8c80190f8575c8f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e12641af6bda76b77c672bdf4f3c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e861f97d95b6942dd23f999bd92e6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b475920facba3112dddbe3c0c10f58b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078e900659fb05faa0a942bbf3d725427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5b80188ce409499c4d45b2dadcc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321ffe88ddbfc749c324cfd188267829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45f3627b196bcc1e615f53cd29b9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69072ff75a27ae8ca5f6ec4ef0f5406531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe0f25bbbbda869fa7d3f9b2db970332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb70b86ca7364486a9f0471eef80aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35ea41267ae877c86f4f9c643cc92f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a69627df0e94b96a50074629ab06835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfce963783b6cf598dbc839adc226036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d787e5d5bac10c99ae6aa503c1d76f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411d909ad64b0a15eaf0404a38fd9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23db63c39d5d56a44ae917a17d3b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da2981057ff9be475d9f8f1d351fbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb569a6f57be3c569e5e99edaf1fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68fc150d44936b9698b9688f9c97242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd83331a87cce545e88c9ec16984943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4129d9279f484e193973fdb330734b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81686f04b0ff8f298d486fac1a794ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26bf460755ef96e46afd117bd0a8a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a99841ef87d4fc93394496f60022b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ee5b7a6c27198684cca885c80f84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f604f6988bd7493e2c2a2123c2b0f3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bab9d98a62b80710c14afdf248dc4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed5206f4c60582723bbe0008fe6d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd2d659613b58eebabef01c76931352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fac307d72390cf2b4a9148a30d2a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709fec3c36ca6fd6ff3664d57198f3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb72b17be1063f51a2caa4423e430855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17abfa76a7f9b48350143635ac982956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448dd94ed134bc5cac723604916fdc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3cd93a868ef61ef07ff106712e9a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87dfa7edf4d49b74c01d7985fd29a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81e6469f543e256a24464129d7168e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5717299dd47ceebf35435e3e4740561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c5296e5472ff59b0dd040bccdd6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a552dbac7f220a287b104f002ce963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e793f88a57aad2ae1a638f9779719164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b5976b581df119b1689062afdf7af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c2961525bcaff9d79358c92402e9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d81c6ad32f9794404ec521d079ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a59e944a97319268608b902fb8b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ee09126b1a59efd5f464af180eda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b06e3b8853976c698f3263337eeb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c525ad05b24de4b3e22972d4bd7123b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95f971e987c98ee55a634c8aad92872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d2be546ffd2a5aac02ad8c2527d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6379434ce768512a2b3069248699db074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d726cd2b32c53fe4d96229fc53d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8b67ae3605a5be61c0bd0f08aa9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c761787773955fb1cd1c56dd6d1de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb96babb694d9f8cb7aeabac78c7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2149f1d709c0de9d861479279bac9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0dfaab76c693032d76d0eb29945380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870e16d63dc66b94fcedad7553d30481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc1f141ffbd595c0ec979d184df9782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8458c667fe5cca517aa4af3e740f831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f35874f9fb2fbfe480e9597f76262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fa3df6b6570d9d8106a717d451d803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918d895c15619b1366c9ddeee185d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0133cb4019b5d139d57fb05eda2195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaa7f05ae6fef25485bbc596c589726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ba4c6c3f5d9a923366a5cf3188fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744c768eb3a0d1b0135556f91e0c11e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd566c8139082b0536d0c8f9b5c2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d10e5e5b471e4bfe65cd19ccf68b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd064e1ea1c3bfd3c46d1b2e0cd5cfdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dbed3eefa45d7eb885ee305c2017612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f12617adc8b48cada1a6bb38c3604f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39b320ad6e3638d46a646f18540c8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf924bd936f7b4c0791da73a56301c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcdde252a1967784537a89f670719616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a305b54c7ddc9a95bb91d4e399a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8441c7bd4dd0d4379244509ef0aebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705dc78a4e3af2f36a35b8400d4e7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c9f726f95f6069d5aad7042a2aab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c6eb1316b4d3c95d6a0acea2ae4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff796190f84ee3fe33ef19d505d386722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77ae9711d12e2462797d2c461bdca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ddc90b6e18be0cb1b1b22448fc1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a6eb8f7c0484a221a7ffbb40b98025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ab3e5712daef3a229c9b6cc6f9e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ba39cafc0679b9f4c305402cec8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec068ac65896e24a202fcef99af3d1f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613634b19917b4ef2f33e9c899f3226129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d647a38da95d89ba57c2f3b82e28c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5496447cec7235317802c25202801131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740b9393391989f0ac016314c1003a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79253a4d398d7240c6fe802829fbbd7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bda607132be7f8c87eeb50860640934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc617c0fe59a556539283e0ba36abc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8958959af28b4dd770b6edb2af1e3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8470d6dba1005c4ed158873a870b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551131b522695d8243bf4658d7b8bf8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a13688422c949011b59f917864ed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c0daa50b3f052449e3ad621f9e91840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c02fe5f6b836210127d18127e46a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363d126b4827279041080fd6025aca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b97f10f332f0d49cd640e59ca7c3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc084e702f127428fb1dedafc501dd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b091b73940e3bf76fde2279835132945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b570d616c94f59ac3ab1f7637dae2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c238e95d18aa318e488753c261c7ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cfdf5e8e120be8d0cee3d502ead948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eed64606fe32d76f33ae10472193d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e067f42240da0796c561e5024529a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b694b4f041f9b071229a71486d1c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab26dcd64377f83d4d73c07216cf6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d135b8b8e71ce810fa2893d5640a6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e8b885a6896d717c4de19f37b86454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa08b75b792e09de775565906a6ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f68427a4282c6a48352644ffd0a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c223e06ea4ce482c9725481241c8f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f21d373baa77af662a03ea24a18bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01dcff42ebd347e271472b900386d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1107001019916e6d89516085a66cd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a480a769896f7ad80b8320cc8d0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7533420419592f47fcfbfa283d13c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc576c837732f5639c2389eb2cb5b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf0bafd97321eb75c0811ea03cf4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5537fa3504f2952bd3afcec99dd10765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589a9da513ef67dee216f813dd090dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a54aef7f5abc1b6da57f08203eff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e180e011cdff8bfb2699e7011470068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d9b5c8fb92df92a35e85fbcc2c2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfafb978bd70c588d2e983afffdc1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45841b4b62ff42c656fa4b7a2ee14d0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d24882d2946d6ecdaaef03d3335fa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7c130b18629f6aa98eedc9f964ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7a8539b9a4bfadd3dc2e75a98d7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc9fc0ca19bae3e6ce0b6da6c1877775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ebe3626a5e758a8feb337ae71baef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686163f407ef7b2a694bfeeb52edc9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c388619596efc7c80d33edd55f8f1d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93364b51752ba44b6b140818b5dad379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c711671c01eeb4cfb0c5baff1eeb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb289aa902df1ade7568000251facda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad627f8d088079137a6d871f5bf813482.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>