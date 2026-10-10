--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe997b894cc596ad0f8c420908024bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729183bbd625f3adbfb855d835febd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c1149c34d1d29aa556b441f9c8f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c9640660539ed22181765ad1b23e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77338e8d4ad660d42833f575d282925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516badc08fd95fce44e37f241d7f8ffd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038dcdb6fd5dbc35e6fb6896bcb2bd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b4703d2de394e2e0e288b3403ee38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae242149f4604cc944a4bfc92dfdb789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b16c984198df0430093a62209ee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01651cff0191711763e897c5f5507d2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee08008b9fc1f8872b7f36cc52a10512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d56040c0991a9af16d034d681bf5a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c460b8eebf7c90fa6eac6c7c3b5f16214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c992ca9313cf5fc476f81a703bb9f0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91253e3dcf925af55175605cc82a41216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83524fb464e4669b2a87603afb1aa7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d6a04385b0d9c78760222615496018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f670e4b80119e60f170ba05c9b02519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015237ae0e3cf88e9fcd24dd4b6f1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9561866dcce3f95e3083b277567ba921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4f8a438d6dd0ff5bac2e99848b1da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b489aa770bb40c42abd5b0e3a8bfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c76061a5d29df9639321a074098524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41d54c805c3a55c625814eaa03901c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3295017dcf02256733092a726c205626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b5c862f7c6f6786e381b18587076627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aceb1447a691fbd5e8e6b6d7009f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00a8941f34dbddd16daf186053b15329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a857d34bf6e64e568791fd789ff630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4724843dcac24a64c604ece94e1ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c2272c516c2d51c2ee85640c242732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86246bbfbffa44a4177e82b47b2f7a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5886e3c31c3c5190c57fc16f08decb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e7dfbf9392217995661a983719a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c5a04aaf0d92a2442e898da57b7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00648f8f5403362c23a92e96bad55d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68da763f931a4d1798e405bd2a4c27e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81846f4a1e0cdcd9d22ce7baff8dd7ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4d099f19a798a2042bf08569dfcd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2dc3ec69dff2415c4aeb3ce0e685041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b638c841ad0525ddb80fe86aff57a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b037f32136c61a459292e4bc776c56643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5664c78a1973ad714e480c1da9cc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c11a31e7b0f9b36cc207ad74d40c9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aca2a59e004df17de68e1d514977346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024bf35e8ef008c1308f07915586bbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c23f7e302d8d63de933d1f21569bfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcdffd8186115a326a07c492eca4cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155dbc693e8e3c5933c262c1c2199fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0b5fccce368314874d9e3a66255151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c49ab83318f98171709911509388a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb6ba4cd934f319b102b0253b5bd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382f37996b3351b8b3b7bfee8b3ca4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e838a69102ea537380d76b252dd6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16000f1488119cc30e217f6dd616077a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248038fb096eda10bb6def4d37908b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cec1c5a090cd152b33050f06b979658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c9f43ade5b57216f4159c899ff3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4af7528e0af5d23cc24628cedc1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85fa8865ef8d732756e69911cbd0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012e1281a9ead081e44111be55fc9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda9c21c1c24bbe58c7f1f4ef0a451c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae898062f11e8f19464231283a4e8c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f11315c8f56214d0d43a7b591491c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c6bf988c0c121c3be5594f338913866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19478a37622956469b5607e1fdaceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1a54b50aca1eb979712fd07db64368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b5d0c0e645ef39a1234fe77bced369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba4d46ce63f3373f1d12268010892670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac82b9920a565e939db88364e1374b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad97b27a3ead639b453664d7b6ae772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfa59af76072bacdc13e5a208b56f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd714434968da17d87c3433b0fe5bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e4e7d00835796ecd04f4780b4f94675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242a15f2ee79c4bbbe3cefa6b9ae5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1241ed543dc68ac223d73bdbbe73cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470114f4956363d6ac1141cf42c282a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc3c6017f1bcd585ecfb4e42e14f3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d48fcd12be650c049eeee31db45cc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b00b7fd2fe595c4ccafb4e2b51e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04bdee6cb4aa3d3b1bcf97ad11be1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767bcdcf940f0e842acba818057f0ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51e0415f7faddce4569e635e341c5984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906562db31a27c329bc03c747aa517cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af813d828695be00dc29485ef04b2c4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b1c5ab2b821fbe50a74e4923492243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfbb8f73d866299c01b54bf82b3a2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8b360b2d69fa4892d5b096e52c7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbd5a1e5f3865dfb6451b9d6949b716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e142354f20e90840cc2b287a47d347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54782a5ce7e9418f6e34766116f792a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaffd45600e31c161f6ecedaa7d9139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43645f09ea96190c7279f6b9786a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c093293320561bbb241e9abf6129611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec8d6596aba381fca9cfcb6ea698612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a2771a7066138b880c4c5b45678713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58562e499b769b5af99bb1c28021f3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d467797dee3168b4bb98cc2533f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11333f402ce15062da132d63734d40b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e29625d9179bea014d51925b3e5b6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff52d3c8caa0af68bff0b815159380a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebf33bdcdd439a4488f659985ae3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ce31a00b6681bf433e3d562c078320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75948e1de259a0f43dfbed8cd9c98f9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb676559ee1d98dee9494d73cd8f22722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf24b80da0804240281972add541e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d51e205baf31e3e94f55d7210a9bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff6304b952b9e34118c2a714cd0f9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d72a1c95143270fc99b93248df0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df926f8ae6456496fcf41f9cbb5bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7395ff06e52276a8dc1ff42e5c4e5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9b63956b7b5e50f0267b99fc8998d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2cffa7e0ecbb6fba080d382ddae5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62978579c09db96e56b04ef0d266c0a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb71fcddd6e4572fda722b27909a6c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5ad6d9c52f4b7ba553f3e6eb2d6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc5f9bfe62986d3fc111969fcbb1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85d9fa1748384b0f8f8f1f37536d4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c86bdea5f0aa62befe7d5816f4ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340f5c8ff60bce0aa81c478ed44a86137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42716252426c805b522c98e4f6fc90438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d9b1587e6452f5c736c9dfc4aade39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b53c9813b80c2eaa0467ba5733df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0388c9b2b21e59a8f5c866c8b7e1de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366aa2afee593f3fe536987a28492e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62d0980c9c35c1a9e74ae1a2324de143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c853d5e106013bcd6f02dad6697144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8572326eed39d7d5cc881e2ee065de745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de8b2cdf39736d7ddb43bd97992ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c321540b89dff9c353330721c9f5e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7a85ececf18934d4fb4cbdaa83c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3e6b163774b36d7be4ae2307bb6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ab19a31131a6cf98c78c53a8271850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d7dabad0ef8c7d19e8631244dcd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b644800ad8921807bc843fff60fcb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a085654f5fec5f21aebc8483f9be7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bf270eaed9945fae496a71fc0394154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc28a85b7a60f72c7a0b931edf5c0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb6d51c81cae43ed65577f3804a5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ee3d814101dfe0dff34bef9ca541f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc212fbf7e6c2d9a56f0dc685ffe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276406b163c04aa31f4a51a35fea8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88720b80bec58d3fa67aecf186645160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b903fea47640d3ad5750c65f2acac2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555213d14a9604b061fdae36731135e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692370a6e57f4ade184928922583af763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0d22927330cabf59f97cd026880464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb80a919f3f3783bd3b12e3540ce665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0d88d195230373af5ceb49e1becb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea875f9d78fb1ce8e411056dff28f9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013601f384a8c5e8036aba500e4868668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb1d5053ca488496b5649e76e0610c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cf147b605a341a73a3e467ff0c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274dbe04d15d579d2493e9a607cb2b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824774b22acba034307996cf16879872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4f26bdd7643d856623ca6623db65773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134410703faec24837740097463f22974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c491a2269e4c71e010304d37e514875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9273bdc2485c3fd24b7d36a73cdc39f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317f534a4a0fb3c201fa86362ae0c6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cef86e593bab5725099f96b8e082078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf557c53b2a1f693959e6711013a1ebd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e38416fc5321d3b589620910e54a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>