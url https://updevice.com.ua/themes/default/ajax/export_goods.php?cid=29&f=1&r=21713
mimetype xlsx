--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee6375102b70c18b741d32a55115e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194114a2509bcc82ce8cfc555c6b5852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc436b63fb6805e845c8cd917ccedf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f8f3d3e108e6729b201c01ace3f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d9c679335ec9fa751ff1109b2d935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e42fb38ba179afde322a762ed6a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25be16b645381521225f10c286c73857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11804f427547808b50e25108e52d428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bb59f2c0e082ca25d0c462fe0bb9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747b8a19efb4c570315577bb8d170f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a454c734ce1ec955e0655d14b2d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622862e8285a7b93e552967c383bc7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0970c01b4252e1fa507538a8d3a9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79745ec935a6a8fd46ed68e8614e3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ceb6083b658897d79dcb8d373b03915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961500cf74d690f9b5e1bcc5d924be9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481ef34875816dce01993faa4e661ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744869b53a3f2e5912ca3c9657dc1aec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc914dccd2def62f8a501a165f449419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f261a2dc193347e159ae42ecdc5ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0fa93033a46be312643b16670b05121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1266b6500ea8daad647303fc5bda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032087122972d017c9a40fadf274671523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd6b9e4b6f327edd6f18dce96013224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903af492b56d1b2cd9e5eb7a4b4075e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e63771c9a33204e99a432352069b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b60040508ed88366a8812042c24d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33dae2e07b2c28a8739af070a3efc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2de4fb54ea08b767db1088376e61629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44988922b1bbf5eca532fe3f529d011830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da967ffbbccd85e4654e8698a20f5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3562ea3f66fabc2ba71d7e136325d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910efe91abdccf8a19c81e10d1d99433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5191192eb507e6cdd57d9ade595be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529a14309b196fc394ae96c1531141f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253895ee3f6d654369ba054d9e0e7c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaa742f7cdc18a8f59310c6330304237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2352eefe84ba6601185936df2b5dfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d7a55d7aadbf0e31b996371b8646939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843afccf771a30bbb6fdc53c5024dfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b8fdc158d00f81b3c35df5648a98741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e41fadf054489d1d92364a0c17ac6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd4b0e9cdce5e23d890d4e95d983b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a9a863a0db5559343148bfc07c4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17386a30da07a3401a9203ee86da4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbd8412951c5192744ea8c742e618846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8270fdcd06130397715d4c76c0d0e7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a802bfeb8912490657116c4c745648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534db601bb2197f4d61b62bcf1823f6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2588178288c3236502a5775b0f8dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6b872029d9ff76fe4d35234a6dbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7c915f8d2cbd0a0b285c1dcb428452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855bb35d08a0a218a656c9adc8735153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff78763997446dc142f6e999bcc6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ebeba692b3fad0b3961e64942448d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69aa57f8354fd54ca44bbb4927b12956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d67b697780b893f8f6d0f5e3eed8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677580635b695a547cffc78e224e80e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390443ca4ab389503dade4102ba09cf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40f7242077ed533aac62809bd55ad660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9ab47f577cbc676ff2235c7ce90b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96086c6ff0a3b0d021870ef74db393e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d954a6f2d9612ff52e7d496ba77b88163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58f0d639258514ffafecc98c48909d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7bbc80cba208b53d78f00dd5295c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdf1e34a48aed5b7f4cd8749b2058166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1d87ecee50564f7535bee5605c8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7774b1d53b4b92c6d2196237db8e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92709c567845308460ad0c104ce0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f788037705179df08e8e026caf70070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65360fd9f19fe9e857a528969641f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d863cce8f45c2e94f59e603c363cc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e2d4554266a83b8bb7002a06b89bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f84ce6269a83e7dbb0464c5dc861074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c46cc3b45d4a5a1a49773f3ae64675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c6f26b2903822e2433e8f899a1e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f17270fbe309df55860aa10dc751877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff510ac723be221f8ea83d7c0630fcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb06281d496f3a705680b55bb98d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de73cb5366848008e945aeab4c5ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014260fa8c58ab82765163f8161bfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c79a97bd7dc92e2e3fd1441d428b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce0eb9a608ef382dbefd183128a9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5e746e194bf0bbc278e662ee0783984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f5f4d969e0e2f958e80c1f14c0b3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa09c77b8b7c24da1bc8ec9201a7ae72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270023fc5294db4a13c44e1596e4acb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a601a2b81c3920f5311d2524a32d6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a4a3fb64e29eae12838d3c6aaa8e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a92fa3aac08a83f385081050b04d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3700676b4b85ff3eaf0d5f133032847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d65f85b7ae1c9d340a17f333bd2168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06987a9fd47ec23770d0892802620b5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668b63846a1a18a127679d7be4e678410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27d9d40510cc0a7c74c11cfdf69ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc8599898a6a2649c59d6530c0e5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa81ae0b60f6445d790defb877707513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94402744b1b352c632b0aeab2d397ed814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb22b9503b05f2c9f310d30f50be415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac318264629bf263f4278f9e928ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb9b47b369b72d5c8b7ccd01832b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f8938e0ae4b646788304f324004b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97070c0714e3b4989ce5e06d3e77b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57765f06e603f71157f08f70a1ccdf2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e894fae349357f6566183dc9972721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb7c8f4de19c34b59a1c927b2a3e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9575e06383d67b9683823914e1227d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afaf5b3a09582943d5afcd03693afc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0630f5ad2e8587539a8142fde90cfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb73e9dff2688cd98c466cf4778d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335c8275bd2148f828ad68c58d5422227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03039037d903fd05ab196266948cc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f3f355354605ac832d6ce7551b1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cbd29e879043af443bbc43a77f65b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1439d274916d3d3b096ada13dd2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0aba8e0e3407ed4b4a4d5501689232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f44bf1e34ed92615e4ba21cca065bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236cc90d5866096bc8a71b53644ca7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed239b33ec14fbabb4ea3fc8f634ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da4f5691bd85ae34a9925971bb79d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8527e601a37f676d0e22ad44a50edc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9edc7d0bee6fc208fd6bb22666188038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85189b9139f26ba087167a4ed972f6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a70de00214195f531f37ee8e7b4f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dce0b3a8cded4f6d0e57d1c2722dc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b48ac5c741ca13833d6f9b4c40701d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda0d1ba1399a146e67c4ef4765040243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf05b1f7a4e1d04ae6eb06531a7e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410cd5f10c1870889aea9a4140e11b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96715212d32f5c7d6c4b57f6525caa746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538378ae7a20ad7a06c067f2e7c30e9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be119ebb26f05363793f0963d5c0ad8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cecec1929fd4e66786bcdf3001ddf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e76ca44af8c662bbf25a9aea44042850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae142cc2cc009ab2a3508545698bb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92c69a33699bc6905f4ef84bb286052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2fc1589a14e37b481acad963b3d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690a803a78ca67996c8e8e9530e0f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378007f842f3ee3cf8886964dbf770d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a891a4bbac29a91b09c8b8ab49f11e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d97c2a683648fb71b72d7b3091f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf862fc7cd41501bf7dd5112dbc79aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea2ec6d922d2653f9dba035f96c9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f85fce9be3e26d1aee91fa422516f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c384b4b7fe1fa02d9852ebb5509a62461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d34d1665936181f782f9cafef7ae9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4fa56a299a43840a45043c918f4e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade239c0eafdf545b870ee06fb6463e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121aa9ec5e1ad82a4b2dd676b2246af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6278079211e80b73951d1bd83297766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6afad214b92790d0bc68c3e73f4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a40729c5812165f78e3f87a7862868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660769abccdd84edcdfd199798021e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3cfe3d820c7eac4f657956af9204370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b4817715c6adfe8702a27bae492e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce815ebf67ea86571cec591f02ff453472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44075db1ea2eea4acca18eaa9f10be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996afd30f8b31790aa20cdb413e1f54d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb321fbc62ff30800a5c45e78e4b11075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25aa72d48c2c6139107ce9f0c5b1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898a038eea9ab72f9693614759010b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba602ca8fd2ed3031c254d45e4c4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c697c579fb4914449da37624d73e9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174656021061cc23e71632977cc76f480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>