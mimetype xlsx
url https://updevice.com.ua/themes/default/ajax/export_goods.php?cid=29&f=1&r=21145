--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd84ee7b6069dbb667760e1f759d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68f2f1f5e02d051b2d5ea3d1e2b972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754f6e6fe0d8907b4a741d5766787b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924265245f5bbf4adf5a8d32da296e7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7bc95697bfc790fe8c5a0b36b37975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c370cd6419d17aa986f232d04526a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7020117af06fc73c00fb8aa44cde97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a29d554b34f717136e9a217bbdaa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2bb5d5c52f4671c1e2bc161e6d6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79598b185dedb3fa572715ffd81a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba40cc1b7545976ede392df7913fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f7c058e2456eb583d6efe07d2b0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5124a98bda45f63d4c1c6d3ebcba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fccf75b1a31e625fc032c53d7be214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c32ef660d418d96e32f76c89fbd81215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddb94450c352bf8a935b5bd7ec0e5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e747a8b66515e6dd16f927af386e58a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696617636e97e5925d752aa28aa6795818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48983590c6c1bdf7a2f635a6de2133a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d34056e44aa274d08e4a6bf60fe9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8010aae96790bb87aaf0be9a98b1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31796c6a4607386aae1abe67a2ed95322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c1a601529c69d2ae148379b2599c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d71f05895535ef6f9c7f0f19f6fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2aa56b2acd7b0acb8d526f55d383725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d838edb7287d3baa9dc8139bd516b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a88781546dbd4e1a4e9664e8e955a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99d90a0e36a801ce6300d9b57e22528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a7d04801bb9ec57840a108b6397e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c00049a705155a722daa8f742eb8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6536a66ad2ff6df78ee850fa7d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1acedf81925255c96d89cf7cd97e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685aafd17700d7ab660b1a99394340433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72fc685befa4de7851ed551c6c4e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10721bca45a7e46d56597b32fd1ec6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa26c43c6091566ad83e0b2f26b04cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb07a52e87c4f00682d1c64431f88737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df356fce8232c57400ea74a95dd1fe2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829920c0cb5ae2669a8c0b73f27fb46e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec8ff8df26b998e2689fb15346d3cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e0812bfa3318a5b64e7e69d1ecbb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2591c09676cd51331280002a32a01f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2399081e1d70adf3608fdd1626d4db443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecad9426bc1680a7271265061e1aaaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8289b555252ee3c550012697ed7dd0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f345e8c4a85d1df1b2690377f71c9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cda142522ef558e63075c0c8d7a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0457d15e32a0223b93786626a6367d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95634c1815635def218743d033314dd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5df8860e3921837d8afb030c91a9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a097d309c1c26bb545fa008dd4799051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e801d17928d705da188a3065feca5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcfe08ce75fd6412e24a4fc232dd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceae5f43b71cfc96b9ca83d843fd8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeaad27b5d2cb2db90c6a444087cab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206583840ab33c429381101bbbf45e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a7a6725720acdda5a0c2acc68c53857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab997d8c0cf6691a3b23cae3cf0a8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ffb809ec11d005f7e1ebec117ede459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dec3be85e7098107867a8578c3d6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c119c54bae51103eeb20714bf0d3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542320eb519b892edefae9b7d5b43d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af6c2e833ae84a3331668a1b6644963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95916976febd73b0be0c5f27a9b76b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721d76d658798526fcb4ed67af1096865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1fb02aeb27748fbb49c622d80a99a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b77a15f5d75e77d3fa92720ab2ffae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9d3f4b538736a22cf3c5a670cf1ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979261a5cc75d946abbcf00c5e0adaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6dc55ef805c84ee840e64332c1f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce18d3e8eacd1ba38b01dffd761af771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c49901801af4a1a41ce6c1322a2e6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b4c6af4905f8b4f944cc35940b06773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1224e0ead27f85ef82dcfdbfc83f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8938b516d4dfb64e84fbae1bd74719575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea0468e6bc58836e9a402af4f21f9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a41d2dd3c444976b63512b95f9993277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58957ab5df5be1f5a07f331285556ce578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c633129c957ec89ec381e96cb62ef979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf068e70a012ddd05203da396effe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b11abab0a8de0fc16efa25d38db881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e2864ac5257f26d6cabeb30fd91582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d0a15ad089407a31bf9e36eeee2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d9043544e3ec0854a9a93a550e4c84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efb7fd62cb367ee44812217fdb411d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0c202076966b4edcf571a9bfb74c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575078e3e7adda7efe74d1274defe5753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554c8d7e1f2e10ef5c77f18549fedd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc80b8261221c5e82d2cf938da49405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ea7bbfc4c36f0d0689aa416f94996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94df0c712eda5d66b6f920c0e6aabe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764e3607ff99ecfbed564e027b2afe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51294f371172e85d8fa2116345e0ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c7c0143d7e75ec697cd571cf525810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ea46d0a9c2e6af3da3c554d5065411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d1afc419b24ac725d3e4c7b8bc4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d4368651a53814af8519013f9f80c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c1cc2456a8880e21b3cd748a0483f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62068530fe59bdc7c91000a8a3caf5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7939ca1b38d436eb488e7ab79aacac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72202a6fe29b048600c62593fed9c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934bf5e9b512a979794bc90e8c312cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8313090da7bf47a39564af92067ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458b12ce1da0d016c5a0d299b3d0da220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b0458557bc3bd643e42e6613f662d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce68ec5c5be114388f904be2c0a830c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449076ef9c567aae8bffd4f0e4bed0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92149bcfec2505e23ac86fe93f66d44424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f4be4d67f3719c4bfb0dd0ee4406225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a840fc2dc7005f9b129127ea392126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d9cd752834cfb718e4d4cfd962bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679547a4bd397501ac5053ab81c7904028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bafc17b5bba2a40560d1191c52c0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef35f2999c764adce7d3577b4f9ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db7a5e0b4a09fcccc0c95caed368731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a93c574149e5dd6b89c69a56deb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f97327cc7f1c3e87e85d12554eeb7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388e9f953bd2c382799cb3a9b3f20134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd50e0f3fefb4dc8d01d552bf189d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497d1d58c902a4972af288a16f32e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051ca5b9c14274a91a9edd10ef9de6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d3868fd0624fdb585f322a86b64ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ee34bfc5d2b173e35213b7549f1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1087479053030e1894db11062a0cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24913db4fdabdd4383152328d5edc82741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc1b51ad3e5da1b625a430c1c2ef0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc34230ba3a3e44b4357383b97271a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817614ddc3b617e047b1eb565850cb9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999e75129c9829dd15b74a66f159ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd312e768688f896f7f039c21a3e8a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a31a86c2a2a645e0a9cd72a55b57447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68791588a76d25f6879704c6dac7efe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33682c13d5f9188819fdbfdeb4d92bec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668145a0c89cafc7685b4deea8eb7d3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21157d8af605574fdaa1eb6ef1dd6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d43cddb487da5f5f774e625d1bd4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171327fc7a831de0df37865e7bfe4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e693b9ce7f9a7630fdcf37f98afc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90198033f9de67bc5d3fc7c90c6e21f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d205cf4a050d08000edb0bd5af4b8f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace44d408b6cc83c3cdaccf617e3aa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e21f6fe8b3a2b63d7a428daa009458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86813242ad1cc20d4819b4e85c030359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a075fdd1ed287c261c2a9a6b032be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb585a36ad960f93c6394e34474e6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b1569a94ea1f4b0bf9e6c9f338c8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34853fa0339a26857f7c3140f7716563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b018569f0388391df8c9e88cff20eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb63413236a6d0f109897a0ba844765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd441db80e728a8977bc2914c8eebb8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d578961d59478f1710e06a5c60bc0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c58689806939172cc6f2157198e44c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe56058bf74aff952312d5e99139d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb2c9b72f158d7c571fa90bef3e7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9829a91243da61d3804f855e7d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103939621a2f7deeba34363c2ac51c7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223cbb98adda7d1a6cfe287d5d0639673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc557412d1fa0b67e26384e9660a831374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ada26d9235aa09cd3d63e6b4749775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7a3e1ec13a93c954ae1ee61317f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be720fe16f5bc36f85e2b78df562e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df3cbfd269ab6585ed208bae78cda478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3bb4650dffe3f0ad5862012963c2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2172d1a280074f35dc77c551befe80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>