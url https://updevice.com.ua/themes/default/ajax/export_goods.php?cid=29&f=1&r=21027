--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e519fc9b4cbab0dec847d2dd3c2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b5bd94a36e1b97cce1de6e1837932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6cb11c2fc56dcb8c05e5ff4c4dde83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53475e42e5c3b1d05e9e84aed39232504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b2513ecb13f7f22ba668204eb8f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db1f427765568f96e748c907f76e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b68bedad9847f24111b747bee9a027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3959a7c0c3d2e1e70197da53a9ccfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a379217936a86186422ea3d3ca72df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a51bd5d3c05b241c2d77ddc0260b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc254752e3dfc8dc5ab6825284bb37711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667bbbc1ab187a5f9dbf81fdce72ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7590621bff7b302ea88bf8ec5d6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c54c6fbe6774d290b3a59671935de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d6582a2f1d8f71a57e2f29fbc87cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a928e42a45171bdb5f512c0228f8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242795573ecdb0209842e6cd5688fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15480bb27124ce159615c25fff43e6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67ccb44ec5c59fd242c344c94f4d9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d55241abeb01f343e461544b809f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445198d8c444609addc4a23c327c37d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b2b5288f77c5eb9c2ef8e65b2245022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fb78a1520c4b9afeb6965b45394a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264dafc741ae0b3d0f90c8c8f5d8acf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524aec6996eb8fa5efee52715d46ba525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fbd208b057c30862265af8b28055026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7539eef80b7102936ee4049b9c577527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487347b9c6f3ea835f343edcdf77a7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a018285576d21cc0fc60a4355179c5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8191992340892fb65ce1d6cb3f83d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016dd6c1116831bebbb67f2e996750031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c1d4b7b2b2d8b4f13ea7311e440bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78544196905ba7f4ab1b93fe4283390e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322855cb689b2be7bab495a04edd5aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd4f7975928cd352b9c9c922e101db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff6548a0ab06adf84e5f52c4e2f1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8addf4d050cff84cc2ec4126f8952237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ace9dddb2f785ab0f3243690c890238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c3c92375a5a09cb8c93ee16bd073739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd284da54ed75a559306094adafaccaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203bc5ddf37c08b56ab49066e1ce3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2769fed1f413ec6739e54c26201f7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1515f84210df2a0c200dad32d300b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795b44878e3386a05e0c443786656e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606adb7e3cfc6b8cae692cdaa79f035845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161ebd378476337043a3054fd3a0d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f526537c0313f19299f6a7350e1c2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ec9a6cc6ff04a64cafea40d7585a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb90d364ad5beddaaece183fdc05cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c861c259fc33f2c02cc86a10bfc927a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573088ceb6a423c3ce25315354ad1f8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be62eca6d8498f9ce1d59d636a5d6e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b8792b61409779de3d1affaa1b9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a24cc8094f510be8c4f2f09231bdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ba86abc10ee5d2f83d1e4c667f8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72646bf5a35b2d05321d39d0653aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad21000a677598aa89eda3d4d558757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4900fe1578873995e9dbc2edab393558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d696d1f59340c17ea30733511ca5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3f719515da7d598b816365f6f7b7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1299ff702163a2e72b22ba8ad3de4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98901d3c000ce1e37903439cf88ab162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd0a8aa6b6392459f746049051730063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119ecdba73ed766e4c700a360513a1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61481fa792456f39941d1f00bbb6ec165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1692a8c9d6e2c42c169f76f910da2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf08a20bda1af700dc5433023805bdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0dbdbec0f06b87fe8b36bc2d10eda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083359ff6389ad0cde18808e7000a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c7882f65f57199836e77b1bdbce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a736cb4144b2521a25048a8fd61b22f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a322840c25c4074c36dad79eb89b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaee478479125ffd6f7830eae9f38d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424b4f82a3c8179ed70ab55cd5871774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b6331cab653cbb6dea805f863a6ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d1717972e77ed15afef9b2d3921576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde42bf59e31af34faf250e5151c60777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2081e876fafa1600528a7216930eef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547ce260e1320196223f401a3021e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387b7cf6a6f81da8a842daa2fa89bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1090cb2f471b92fdadd2f5cfedbe66f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7830f198f25aa8bf2e796490aa6bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e5412beb23bd35d5c818c24438baf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849632ce42761c4be5660ad73a982f184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab4e909001b7f46b49e952e5081cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce748044e2c03904a65ae73329ecc322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae755bf1e983dfa0cddc65be9064023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f1a848489af8cb534f30ab0a312b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef011aec289d3d7f34557bb022cb093a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb3387e3b5d1d60771d046e656b3c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00fbd1f2c34582f73ee3bc71c81347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097a7728404bffd33b7a677798d05838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e674283bf02c61c949da2c99169fba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92373c8def0abb0963d667b939ad1ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fe16b9468759af5538945a3ab56f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed52e3dd09ad2098964cad40d020912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36ee7e8083e890520cd1fca618d0d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e50f6af2ad1d10a61e08ccaae187aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888124fd8e67ac7f140a85d2fa0397315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcae74ac42a0db02ddd458a786433e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b930fba7d8ece6ccfb53b102622597917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad387648462a8d11550ec161ace89d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21b389838b57c55b882bff604b8fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311bfb1a441988508ab1372f3606c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789fce00e55168e9be3d37cbcc587521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a062145888bd5aeaf96b1c28d26322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850f929b6e21ad7fbb431a0569cc6dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecc5956c280d982cad4ba9135220d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec07cd8650b95b4b26dc7cb06271f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10e7b64ba466bdb63f2a683e08220b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355818461fadcbb2676b8bcb7ac0cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc1888ef4cff772471438fe5c822f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c509c99a8930aa5dbb78806a6fd8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced892a512d612f0a0144f4bf413b67630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a7d7d43cd77ffaf9d1e13db4d480731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a333f4e4f5543a400236f8acd532ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda1cbc3eaad769f5d35579b511c05733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f895671fbed91ba8850cd5ee8de7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c846aa2affe79c1d195adda00c4c39c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80aa5d22a1af1d835b6455b126258b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f1e9565acd027a3a80d128b6185537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b1d493a7169a09c1df8b63b43ccc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4979c9ab8681884fa840037cf42639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232429fdc67f42b1c16301d191c41abe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115dbd62bca163c4b2d759dba32db0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439acf81da2d3604cef224927308c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c573b0bb90067a44eaddb02f68eca243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233357d265343866d1d6e67d46e32aed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa3b35f23488280c5f0e9c81403f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff55a69f6fc74c3eaf3f30850844b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7161317f0bcb833e51710c0f8785347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740f4bf2c9b0605eb45828c3f06bcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af594457745331ee9d3cf56e6380de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de1b9e7f0afc09e4f7e37e3539fa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac899ae35aa794d527a17849f978a7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cd8eed24da48c8841eec444d44b6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d6b772b9e5501f534ba2002ce95153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3ad964dd0de79342de49788ffc34654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7efcb84f0f94953279cc11fdaee7ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18324085f2772377f9e4aacc63bad7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebac88b5889d6c208fccc8c12203d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2ae68441b32edf2bce1683151d30558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252dcf11a1e8a04094d0db0b22c494d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd40900623a66f96c00ddea2bf1002b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2653047d192a5dc5606510af65c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722a28d05dedaa0a2c91dc978f336762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e018cb70af7ef56eae05e82f691346863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1574a99c7e3189c42f8b62d4b3addf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea0683360cf2114d97785199febfe365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2024d97104bc53d836d340dab8251f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c4ec9b01dc73529c1c7e93dbae5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2661ebc5a8c9dcb709114ecb76d4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f317999172d67ac0e606fcf043ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6acfe5395810ba808ac839c0864170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585ff41215ebcdc9e1903e4687957d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f62c1bd66bef1c460190ff5b00ce572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83bbaefab1cf5ee3eecb8a5a1589f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c177b6cd2ec6a6b41ecc6a405901f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d422f126ed24eaf8ab6382205176b5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6095492432682bbdc63d162e6699d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeee168a19fe8c3c60e5f6675b1bb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21257d4d767cf30276b93a405bb5b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f52ce10ba0f8a7b24df03a2e1def879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669e7d188cb12625bfbddba89281f6780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>