--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a7a6bd38ae74d881023f6e0292981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55212f8de9423737e17cb3234ebb9d232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b29a84c2a70d2584b42b2e572779e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48f65f681440eaf4c027327b106db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57cfa87716d0bab848cff535e78685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb9cf26b0cfbdd35fa4b5d7af1f1116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5add7f8efae8d0f31225a2b71c4957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e8c40ee3c01e2c7e5e709e9740258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac557b45758d758490ffc67891d129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae38ec8f4f836d1370fbc4af12d92510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9122b94f33561061330efd585dfeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963a24a91d34db9c7d9e19052184f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611c60d44911d6442b6a78cc47d65613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8edefad361eb87349ac2b0c880b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb9ce0acc554d6e3c86b7b11e7a1fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1c9117f9ca2c4ee7a079769246a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf15d265e237e82b9c145f3ee78fabb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520436f4c2143f33c637d62bd3230a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a752ce87329987e165e638a80bbebb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd719404d4778125a088a4afebf3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f370ac6aacca5283c86cbe23c59021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833fa3ec857ac3d3acf938a13c0c2f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f94e77b45785dc268ffb940e0082f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b28216e0f0ae0b6ebd39df6c5584b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87326912046035801c08f34b2fe05a5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366bbe4cde118afa25b0091c2ea8a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661e05b7304afc48e9c5d935b586a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40c32bf29f0cca8c4e3e081b20158728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d46e3c07a181ee27c2f5a643bf0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229266c8f93f554161a56f9ed704bdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f599665d4e05b9d2764f49cfbe2298431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc644dcb5940da5101a87d7fe3ed532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d04c2600ce65052c6155b2a492445f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4adf00f3c60b70d5ecd616a46d647c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a68e7d9e225726d0bf5ebd640cf4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a835f47f5dac8178186f6e77a10b7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2c979a42838a374e89a4da71160437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77655252c5ff52ddd0abc8b5ba29a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35658464e324cd075149aa0c289790539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c16dbfb52e068c554eb1f5eb7585ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9ad9d38c3510eb0e939ae63f1389441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d71c9fda0c0d29f11ae7b5b26d25142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c369533c8ab67d9bb3f6464f272df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8255622bb2d866543f5778e30216a6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944af7a8193653a1593e6f6a0e8c6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a598db7abef65c964991971dec38a0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c66cc29412838e5754eee2dec512047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d605b62601a73ae4e7d51bd2a1f50aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe43a2b981366d1bba85cd70b726a7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622043d8bb616f8e23a244e4d8da8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fe98a78711bf51ae0c66c575d70cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505fa726bf079e3a91f5b5bd1a317652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b1ba4ece22bb49e1e4052fb7d4a9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45fa76a8e54d750a0653b74bf1d9b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a7b52169f8228250a3219f0a6710355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341814d7279702a702637438fc7fb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb355239986eb37bb02330eca927aaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fddf769031cad1eb17cfc695b311658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e0c2a08edebbdb99585ea41053ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c36a806cefe517c98d6d86eb1747ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbec5dc0f7bdae2608aedaef86b4af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cafb063637e6cadc696cb480f4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a124d47511273687bbf054b713b938663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916e9b9e41c874c1ccd81ec1eee6d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f2de504066a6ae27c1674dcf6480965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3eb5b381d1e1d63830d570677435b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c194e273d7b4d336744c4290164c3e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822277868bc28e950801fd661941c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4febcccfdf802ff51939355db015d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeec00fe87325a894e8f6211d7333270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90fbee1b9cacbc963bd27c02b256671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325abfcc6947b22914905555b074e4fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04e894954aba57cf8e2ccdb7ad19973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9261e6cbcb21ebe8eb4d457b6b22674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168457699100f12292c7745580d4cdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930e31577c1abff1187667103dfb0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682c86abe10a7808b0b522d2d68cea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e43382f8b8f54fa4d373b0d032bd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec54cda571282e824ebeacd5b3ef7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b38ce16c61ab734d48ca52fbff50180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a724afd6284f68b5b441767ad3a853c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a83b1aa5db86225ad02a9025fa2cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9e44cd536fe2c25d69ae50c40576583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cf2c507d40b2094e9baa533ed340684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132ee51bddc20a6a2180f8e2e90b711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43502d73cb0acb31bbbd1519b18d5f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035b063e2808fa20edc31fbac8d3273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131760e20d10bf15fa2f3c9aa3b807ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b7797fbd8a98a5aa7f079b6f0931a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da90e0ef4be8aa82a36aeb764b4a5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7a4837cf370c491dcc3c7bdd36487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea2877a32bdda9d09490805cbf2868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fe1567ad9fc286c629d0e941b1dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5817cacdf5be8da57faa1ba6a8e9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6c08c2b9dd786666cca8be2b4b77911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9453cf04b75d42509b487b543a8ba0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e67620ad955aac9b282c89e3e19c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134800b6360f176416854c1b829cecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578148a8d7df2141224c87ecc7084115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adec12c092477393018bfca897174f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864c154fd3be57ca9703548afb7202617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babb1c58647e9ea273ccf64338642d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46390c6223a95462018661548e723f8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4034fb72b6f5c94a2fdf1f01791caf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba84d4426ab069fb80ee230bf1e43b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ff8fa6355ed6379c67bbfe231658022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527743cb3b74501e3f335bbb5bfb30223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493fd37e6f54d7f903e8c3e64abbaf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be90cd47a1b1e7a1f374f7404512c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407dae947dca4ed29536de13e0bb28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9ce10e95eb62874411f22c98ea2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc9982c025dd0ec5e62b909f2be3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af8734312f98e081f774e4307484729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac04846665f0ea60d9c313d08ca4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca149efaf35e8f3940309c5aac20f9b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b11ddf73a11ba15f22e2e8a734de532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df09b81ecbcd025f54d754611bcfc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f637c830795a59c0b07df0f8855734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa28810cfbfb19f52e6f31f98a33a1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200b8af5a9a04b1b73f3fca5c15f06e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b39c9871ee523fb148b9587755db9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f9f280bb39bb9e50bddc0b18c46a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37abd34b895c9030ea84829edb8b38739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d60dc462ba581139332200c047af140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365a1158f7ed2e8453c54a6997761e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2701f9573d5462fdc95afcd748940bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130468a963e8a14287176f9b72e5300743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d7e14cabd3d65b32eb518eebcef2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c448bc7ded4563ada2c661169ce427445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815ce4694e1e5f3dd7025ddf37f9dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c8bdc8a5f9b141a5d8fd7a84758d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed943952062b1df24d7de986a057748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9861ec1fcb4c592d0b0f2bf588ba4f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2107dc8554c5a4f269ae6e85d4b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc832e9f8874f8481dbcb03def60551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5b02749445064337bc9b12e0baf6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6ee1f94c196db92bbcf9aff64e8f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b88d2544c67d6d6b6cb8880781a6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07be8374002aa1b41e4614d60a9c3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856ac13ada230aa391972a7a7353ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eefc5b6e6601d25a29ff54c34ffdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9067473ad3d16897403dc86e9907458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89cd56682bf2c7a0c78a3b2ef0551f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e6f41addeb6d3ff8c86034f0e29460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3666ba9bb961436781c3c706062c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c49af95af55eca43c3c541820462b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d87c86ea57d1f9c4ea42120c6ea69863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aea4d788fc494ac5975aa8304a1a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8787e34efe4f6876726aa00adeb464565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc1df2117361697a9396d7ba84eba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99264260c00be35ad6e8a397cd4938d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b762b66607a4783b66ba9dd539b7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b216ef29e4a735c6556d8551fe92169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c337c8de2ad7cde3ec3ec509701e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270152f5017e0f032104c658edfb5d2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03eadf5450e5755259c22803f7b9a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b83a37030bbca68e45f291de40ed773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06726463ac1c8add2e35ab8c2bdd586c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9533934a9fc6e5db5dd474bbb065b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f0b3a9207da36f2af4234cc8ff3ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40da7ac9899385e8fbe3909b70e8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673c6f3ccc1a45da8232d179679d8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cacaf1d49acfdd92d64ebf1cd0759579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761de8820dd93c7e705c3bbcb60523080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>